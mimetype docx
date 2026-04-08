--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1454,1213 +1454,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa: gene retention, amelioration and compensatory evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Callens</w:t>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico L Avenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Kitchener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000587⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421425v1</w:t>
+                <w:t xml:space="preserve">hal-03147106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn Callens</w:t>
+                <w:t xml:space="preserve">Computing the probability of gene trees concordant with the species tree in the multispecies coalescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2020.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2020.07.11.198432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03098020v1</w:t>
+                <w:t xml:space="preserve">hal-03047963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inference of complex phylogenetic networks by Markov Chain Monte-Carlo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa: gene retention, amelioration and compensatory evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marnus Stoltz</w:t>
+                <w:t xml:space="preserve">Martijn Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao D. Santos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008380⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.000587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287030v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Shao and Sokal's B2 index of phylogenetic balance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cardona</w:t>
+                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-021-01662-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.000587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.07.11.198432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338837v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the inference of complex phylogenetic networks by Markov Chain Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnus Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Joao D. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Scornavacca</w:t>
+                <w:t xml:space="preserve">Wensheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784876v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+                <w:t xml:space="preserve">Revisiting Shao and Sokal's B2 index of phylogenetic balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-021-01662-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147106v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the probability of gene trees concordant with the species tree in the multispecies coalescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137, pp.22-31. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2020.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047963v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">The Multilocus Multispecies Coalescent: A Flexible New Model of Gene Family Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaa084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125214v1</w:t>
+                <w:t xml:space="preserve">hal-02972075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRAL-Pro: quartet-based species tree inference despite paralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix A. H. Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa139⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866202v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multilocus Multispecies Coalescent: A Flexible New Model of Gene Family Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiuyi Li</w:t>
+                <w:t xml:space="preserve">ASTRAL-Pro: quartet-based species tree inference despite paralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin K. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Mirarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaa084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972075v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of level-k LGT Networks</w:t>
               </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3012,369 +3012,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An O ( n log n ) Time Algorithm for Computing the Path-Length Distance Between Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (9), pp.3692-3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139915v1</w:t>
+                <w:t xml:space="preserve">hal-02163060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a most parsimonious or likely tree in a network with respect to an alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (1-2), pp.527-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-018-1282-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01964467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An O ( n log n ) Time Algorithm for Computing the Path-Length Distance Between Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bryant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (9), pp.3692-3706. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.861-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00594-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163060v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling multiple genes trees via segmental duplications and losses</w:t>
               </w:r>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Binary Tree-Child phylogenetic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Erdős</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Maximum Parsimony Models for Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,291 +4380,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithm for the reconciliation of gene trees and LGT networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 418, pp.129-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 432, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154890v1</w:t>
+                <w:t xml:space="preserve">hal-02154862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution and reconciliation of non-binary gene trees with transfers, duplications and losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the fixed parameter tractability of agreement-based phylogenetic distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Bordewich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Jacox</w:t>
+                <w:t xml:space="preserve">Nihan Tokac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1-2), pp.239-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526643v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,1999 +4686,1999 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast algorithm for the reconciliation of gene trees and LGT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Carles Pons Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 432, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2017, 418, pp.129-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154862v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fixed parameter tractability of agreement-based phylogenetic distances</w:t>
+                <w:t xml:space="preserve">Resolution and reconciliation of non-binary gene trees with transfers, duplications and losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Bordewich</w:t>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (1-2), pp.239-257. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (7), pp.980-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1023-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348420v1</w:t>
+                <w:t xml:space="preserve">hal-01526643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing Phylogenetic Level-1 Networks from Nondense Binet and Trinet Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+                <w:t xml:space="preserve">Katharina Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray Patterson</w:t>
+                <w:t xml:space="preserve">Vincent Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ponty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taoyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (1), pp.173-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-015-0069-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503766v2</w:t>
+                <w:t xml:space="preserve">hal-02154892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution of the Static Formulation Question for the Problem of Computing the History Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Matsieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Matsieva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Chris Whidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Gusfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (2), pp.404-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCBB.2016.2527645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Phylogenetic Level-1 Networks from Nondense Binet and Trinet Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Huber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leo van Iersel</w:t>
+                <w:t xml:space="preserve">Murray Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moulton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoyang Wu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (1), pp.173-200. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.1312-1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-015-0069-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evx069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154892v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incomplete Lineage Sorting in Mammalian Phylogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.112 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276903v1</w:t>
+                <w:t xml:space="preserve">hal-01815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely J Szöllősi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295171v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelizations for the hybridization number problem on multiple nonbinary trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Brozovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickäel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (6), pp.1075-1089. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (D1), pp.D808-D818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154926v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SylvX: a viewer for phylogenetic tree reconciliations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chevenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv625⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (S14), pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942605v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SylvX: a viewer for phylogenetic tree reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baste</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.608-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (S14), pp.11-14. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate branch lengths estimation for phylogenomic trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Kernelizations for the hybridization number problem on multiple nonbinary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0821-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (6), pp.1075-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01236485v1</w:t>
+                <w:t xml:space="preserve">hal-02154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Fast and accurate branch lengths estimation for phylogenomic trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (7), pp.1811-1844. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0930-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0821-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370854v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01236485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+                <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (7), pp.1811-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0930-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372824v1</w:t>
+                <w:t xml:space="preserve">hal-01370854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic incongruence through the lens of Monadic Second Order logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo van Iersel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (2), pp.189-215. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348425v1</w:t>
+                <w:t xml:space="preserve">hal-01372824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Lineage Sorting in Mammalian Phylogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic incongruence through the lens of Monadic Second Order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 66, pp.112 - 120. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.189-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815360v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient algorithms for reconciling gene trees and species networks via duplication and loss events</w:t>
               </w:r>
@@ -6768,51 +6768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint amalgamation of most parsimonious reconciled gene trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jacox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast method for calculating reliable event supports in tree reconciliations via Pareto optimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jacox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7093,64 +7093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Computing the Maximum Parsimony Score of a Phylogenetic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7223,64 +7223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (3), pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoMaM v8: A Database of Orthologous Exons and Coding Sequences for Comparative Genomics in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,51 +7448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Minimal Phylogenetic Networks from Softwired Clusters is Fixed Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7552,51 +7552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nela Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,51 +7933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Paprotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8213,317 +8213,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of minimum hybridization networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A First Step Toward Computing All Hybridization Networks For Two Rooted Binary Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simone Linz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albrecht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.191-197. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (11), pp.1227-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2012.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155006v1</w:t>
+                <w:t xml:space="preserve">hal-02154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Step Toward Computing All Hybridization Networks For Two Rooted Binary Phylogenetic Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast computation of minimum hybridization networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Linz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Albrecht</w:t>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (11), pp.1227-1242. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cmb.2012.0192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154992v1</w:t>
+                <w:t xml:space="preserve">hal-02155006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle killer... qu'est-ce que c'est? On the comparative approximability of hybridization number and directed feedback vertex set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Kelk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nela Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Linz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8672,222 +8672,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building species trees from larger parts of phylogenomic databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Combinatorial Methods for Phylogenetic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2010.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evq077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00825050v1</w:t>
+                <w:t xml:space="preserve">hal-02155011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Combinatorial Methods for Phylogenetic Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building species trees from larger parts of phylogenomic databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.23-35. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evq077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2010.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155011v1</w:t>
+                <w:t xml:space="preserve">lirmm-00825050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenic phylogeny and analysis of tree incongruences in Triticeae (Poaceae)</w:t>
               </w:r>
@@ -8899,51 +8899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Sebastian Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.348-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9137,77 +9137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhySIC IST : cleaning source trees to infer more informative supertrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9267,51 +9267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,373 +9414,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Network Diversity Parameterized by Reticulation Number and Beyond.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+                <w:t xml:space="preserve">Whole-genome duplication detection with phylogenomics reconciliation: a scalable approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Kalhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd RECOMB-CG conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Seoul, South Korea. 24 p</w:t>
+              <w:t xml:space="preserve">RECOMB-CG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987366v1</w:t>
+                <w:t xml:space="preserve">hal-04987348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-Tree Phylogenetic Diversity of Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic Network Diversity Parameterized by Reticulation Number and Beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Algorithms in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd RECOMB-CG conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Seoul, South Korea. 24 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194249v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome duplication detection with phylogenomics reconciliation: a scalable approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lafond</w:t>
+                <w:t xml:space="preserve">Average-Tree Phylogenetic Diversity of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Maryland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2025.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987348v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying the Post-duplication Fate of Paralogous Genes</w:t>
               </w:r>
@@ -9974,51 +9974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Phylogenetic Networks is NP-hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,213 +10072,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Weighted Quartet Consensus problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling Multiple Genes Trees via Segmental Duplications and Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WABI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Helsinki, Finland. pp.5:1--5:16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155127v1</w:t>
+                <w:t xml:space="preserve">hal-02155103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Multiple Genes Trees via Segmental Duplications and Losses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Weighted Quartet Consensus problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Warsaw, Poland. pp.28:1-28:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155103v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a Consensus Phylogeny from a Leaf-Removal Distance</w:t>
               </w:r>
@@ -10394,77 +10394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10718,90 +10718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate branch length estimation for phylogenomic trees: ERaBLE (Evolutionary Rates and Branch Length Estimation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10839,90 +10839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate branch lengths estimation for phylogenomic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10954,329 +10954,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructible phylogenetic networks: no need to distinguish the indistinguishable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+                <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nela Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waiheke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Waiheke, New Zealand</w:t>
+              <w:t xml:space="preserve">WABI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ljubljana, Slovenia. pp.430-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237408v1</w:t>
+                <w:t xml:space="preserve">hal-02155227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability of phylogenetic networks</w:t>
+                <w:t xml:space="preserve">Reconstructible phylogenetic networks: no need to distinguish the indistinguishable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hameau de l'Etoile, St Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">Waiheke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Waiheke, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237418v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nela Lekić</w:t>
+                <w:t xml:space="preserve">Identifiability of phylogenetic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ljubljana, Slovenia. pp.430-440</w:t>
+              <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hameau de l'Etoile, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155227v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de parcimonie efficace pour la réconciliation d'arbres de gènes/espèces avec pertes, duplications et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11284,51 +11284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Sep 2010, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11366,51 +11366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Gene Trees to Species Trees Through a Supertree Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11496,51 +11496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Bioinformatics Research and Applications (ISBRA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Atlanta, GA, United States. pp.293-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11618,64 +11618,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the inference of complex phylogenetic networks by Markov Chain Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12065,51 +12065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Algorithm for Gene/Species Trees Parsimonious Reconciliation with Losses, Duplications and Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12319,90 +12319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bird’s white-eye view on neosex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Csukonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12717,302 +12717,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Network Phylogenetic Diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les trottinettes électriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895822v1</w:t>
+                <w:t xml:space="preserve">hal-04811155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les trottinettes électriques ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximizing Network Phylogenetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Héran</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04811155v1</w:t>
+                <w:t xml:space="preserve">hal-04895822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remie Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13460,51 +13460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447144v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charleston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lutteropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stanley Fujimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Callens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000587" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.11.198432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cardona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01662-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2020.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Molloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Mirarab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2895344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1282-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00594-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0139-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01194638v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007137.s001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Erd&#337;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0452-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1567-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons Mayol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.01.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bordewich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Tokac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1023-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matsieva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whidden" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gusfield" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2527645" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoyang Wu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0069-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154926v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Binet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0821-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00390" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw082" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hien To" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154935v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu728" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154951v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Van Iersel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00327" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9708-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Leki&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albrecht" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr618" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154992v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Linz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0192" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Lekic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864350" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zickmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr210" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq077" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Theodor Schestag" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2025.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2021.6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.28" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67428-5\_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237418v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155227v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535070v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;ran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447144v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charleston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lutteropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stanley Fujimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2020.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Callens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000587" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.11.198432" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cardona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01662-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Molloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Mirarab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2895344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00594-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1282-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0139-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01194638v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007137.s001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Erd&#337;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0452-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1567-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bordewich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Tokac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1023-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons Mayol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.01.024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoyang Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0069-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matsieva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whidden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gusfield" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2527645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0821-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348425v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00390" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hien To" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154935v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu728" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154951v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Van Iersel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00327" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9708-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Leki&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154992v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Linz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albrecht" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0192" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr618" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Lekic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864350" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zickmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr210" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq077" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987348v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Theodor Schestag" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2025.14" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2021.6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67428-5\_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535070v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;ran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>