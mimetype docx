--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -191,265 +191,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+                <w:t xml:space="preserve">Link between the Birth-Death process and the Kingman Coalescent — Applications to Phylogenetic Epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Josselin Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (4), pp.622-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384817v2</w:t>
+                <w:t xml:space="preserve">hal-04447144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between the Birth-Death process and the Kingman Coalescent — Applications to Phylogenetic Epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Cornuault</w:t>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (4), pp.622-638. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaf024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447144v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic algorithm for gene-species reconciliation with segmental duplications</w:t>
               </w:r>
@@ -619,321 +619,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
+                <w:t xml:space="preserve">The Effect of Copy Number Hemiplasy on Gene Family Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Allio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qiuyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266876v2</w:t>
+                <w:t xml:space="preserve">hal-04441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Copy Number Hemiplasy on Gene Family Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J P Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyi Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D529-D535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syae007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441802v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Heighton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large-sample asymptotic behaviour of quartet-based summary methods for species tree inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1454,1213 +1454,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa: gene retention, amelioration and compensatory evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+                <w:t xml:space="preserve">Martijn Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico L Avenant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.000587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147106v1</w:t>
+                <w:t xml:space="preserve">hal-03421425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the probability of gene trees concordant with the species tree in the multispecies coalescent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
+                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), pp.000587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.07.11.198432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047963v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa: gene retention, amelioration and compensatory evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the inference of complex phylogenetic networks by Markov Chain Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Callens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Marnus Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joao D. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000587⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421425v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary responses to codon usage of horizontally transferred genes in Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn Callens</w:t>
+                <w:t xml:space="preserve">Revisiting Shao and Sokal's B2 index of phylogenetic balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-021-01662-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2020.07.11.198432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03098020v1</w:t>
+                <w:t xml:space="preserve">hal-03338837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inference of complex phylogenetic networks by Markov Chain Monte-Carlo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao D. Santos</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wensheng Wang</w:t>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008380⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287030v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Shao and Sokal's B2 index of phylogenetic balance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cardona</w:t>
+                <w:t xml:space="preserve">Computing the probability of gene trees concordant with the species tree in the multispecies coalescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2020.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-021-01662-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03338837v1</w:t>
+                <w:t xml:space="preserve">hal-03047963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caizergues</w:t>
+                <w:t xml:space="preserve">Nico L Avenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Scornavacca</w:t>
+                <w:t xml:space="preserve">Andrew C Kitchener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784876v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multilocus Multispecies Coalescent: A Flexible New Model of Gene Family Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiuyi Li</w:t>
+                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix A. H. Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaa084⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972075v1</w:t>
+                <w:t xml:space="preserve">hal-02125214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">ASTRAL-Pro: quartet-based species tree inference despite paralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin K. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Mirarab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125214v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRAL-Pro: quartet-based species tree inference despite paralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">The Multilocus Multispecies Coalescent: A Flexible New Model of Gene Family Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siavash Mirarab</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaa084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866202v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of level-k LGT Networks</w:t>
               </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2878,503 +2878,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Glémin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Jimmy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dainat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronique Viader</w:t>
+                <w:t xml:space="preserve">Rémy Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.861-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144799v1</w:t>
+                <w:t xml:space="preserve">hal-02139915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An O ( n log n ) Time Algorithm for Computing the Path-Length Distance Between Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bryant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00594-5⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163060v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a most parsimonious or likely tree in a network with respect to an alignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+                <w:t xml:space="preserve">An O ( n log n ) Time Algorithm for Computing the Path-Length Distance Between Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78 (1-2), pp.527-547. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (9), pp.3692-3706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-018-1282-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01964467v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding a most parsimonious or likely tree in a network with respect to an alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dernat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.861-862. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (1-2), pp.527-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-018-1282-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139915v1</w:t>
+                <w:t xml:space="preserve">lirmm-01964467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling multiple genes trees via segmental duplications and losses</w:t>
               </w:r>
@@ -3464,51 +3464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Reconstructible Phylogenetic Networks: Do Not Distinguish the Indistinguishable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Binary Tree-Child phylogenetic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,468 +3744,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Tiers of Rooted Phylogenetic Network Space Using Tail Moves</w:t>
+                <w:t xml:space="preserve">RecPhyloXML: a format for reconciled gene trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remie Janssen</w:t>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Jones</w:t>
+                <w:t xml:space="preserve">Guillaume Gence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Erdős</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Arvestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukul Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-018-0452-0⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (21), pp.3646-3652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154852v1</w:t>
+                <w:t xml:space="preserve">lirmm-01800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenetic framework of the legume genus Aeschynomene for comparative genetic analysis of the Nod-dependent and Nod-independent symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-018-1567-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RecPhyloXML: a format for reconciled gene trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Tiers of Rooted Phylogenetic Network Space Using Tail Moves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+                <w:t xml:space="preserve">Remie Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Arvestad</w:t>
+                <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukul Bansal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Péter Erdős</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (21), pp.3646-3652. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (8), pp.2177-2208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-018-0452-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01800296v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Maximum Parsimony Models for Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,646 +4380,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast algorithm for the reconciliation of gene trees and LGT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Carles Pons Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 432, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 418, pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154862v1</w:t>
+                <w:t xml:space="preserve">hal-02154890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fixed parameter tractability of agreement-based phylogenetic distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magnus Bordewich</w:t>
+                <w:t xml:space="preserve">Resolution and reconciliation of non-binary gene trees with transfers, duplications and losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1023-3⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (7), pp.980-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01348420v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast algorithm for the reconciliation of gene trees and LGT networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 418, pp.129-137. </w:t>
+              <w:t xml:space="preserve">, 2017, 432, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154890v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution and reconciliation of non-binary gene trees with transfers, duplications and losses</w:t>
+                <w:t xml:space="preserve">On the fixed parameter tractability of agreement-based phylogenetic distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Jacox</w:t>
+                <w:t xml:space="preserve">Magnus Bordewich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihan Tokac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (7), pp.980-987. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1-2), pp.239-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526643v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Phylogenetic Level-1 Networks from Nondense Binet and Trinet Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution of the Static Formulation Question for the Problem of Computing the History Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Matsieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,51 +5222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,1040 +5350,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Lineage Sorting in Mammalian Phylogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syw082⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815360v1</w:t>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
+                <w:t xml:space="preserve">Kernelizations for the hybridization number problem on multiple nonbinary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (6), pp.1075-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276903v1</w:t>
+                <w:t xml:space="preserve">hal-02154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SylvX: a viewer for phylogenetic tree reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickäel Mendez</w:t>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.608-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295171v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Brozovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickäel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (D1), pp.D808-D818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
+                <w:t xml:space="preserve">hal-01295171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SylvX: a viewer for phylogenetic tree reconciliations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+                <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (4), pp.608-610. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (S14), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1267-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942605v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ecceTERA: Comprehensive gene tree-species tree reconciliation using parsimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Gergely J Szöllősi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (13), pp.2056-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+                <w:t xml:space="preserve">hal-01276903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelizations for the hybridization number problem on multiple nonbinary trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Kelk</w:t>
+                <w:t xml:space="preserve">Fast and accurate branch lengths estimation for phylogenomic trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0821-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154926v1</w:t>
+                <w:t xml:space="preserve">lirmm-01236485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate branch lengths estimation for phylogenomic trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (23), </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0821-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01236485v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (7), pp.1811-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6411,629 +6450,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic incongruence through the lens of Monadic Second Order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.189-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372824v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic incongruence through the lens of Monadic Second Order logic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incomplete Lineage Sorting in Mammalian Phylogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (2), pp.189-215. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.112 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syw082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348425v1</w:t>
+                <w:t xml:space="preserve">hal-01815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithms for reconciling gene trees and species networks via duplication and loss events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint amalgamation of most parsimonious reconciled gene trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu-Hien To</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Gergely Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (S10), pp.4 - 7. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6), pp.841-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-16-S10-S6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155241v1</w:t>
+                <w:t xml:space="preserve">hal-02154935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint amalgamation of most parsimonious reconciled gene trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the space of gene/species reconciliations with transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gergely Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.1179-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0851-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154935v1</w:t>
+                <w:t xml:space="preserve">hal-01268903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the space of gene/species reconciliations with transfers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Efficient algorithms for reconciling gene trees and species networks via duplication and loss events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Hien To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (5), pp.1179-1209. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (S10), pp.4 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0851-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-16-S10-S6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268903v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast method for calculating reliable event supports in tree reconciliations via Pareto optimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jacox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,64 +7093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Computing the Maximum Parsimony Score of a Phylogenetic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7191,308 +7191,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The agreement problem for unrooted phylogenetic trees is FPT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OrthoMaM v8: A Database of Orthologous Exons and Coding Sequences for Comparative Genomics in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Van Iersel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (3), pp.385-392. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.1923-1928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154951v1</w:t>
+                <w:t xml:space="preserve">hal-01133634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v8: A Database of Orthologous Exons and Coding Sequences for Comparative Genomics in Mammals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The agreement problem for unrooted phylogenetic trees is FPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leo Van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (7), pp.1923-1928. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133634v1</w:t>
+                <w:t xml:space="preserve">hal-02154951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Minimal Phylogenetic Networks from Softwired Clusters is Fixed Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7539,64 +7539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nela Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,278 +7650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
+                <w:t xml:space="preserve">Bio++ : Efficient Extensible Libraries and Tools for Computational Molecular Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.1745 - 1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189798v1</w:t>
+                <w:t xml:space="preserve">hal-01209906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio++ : Efficient Extensible Libraries and Tools for Computational Molecular Evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Groussin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.1745 - 1750. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209906v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing a set of reconciliations in a compact way</w:t>
               </w:r>
@@ -7933,64 +7933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Paprotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (2), pp.1250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8037,51 +8037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation-based detection of co-evolving gene families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8122,408 +8122,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendroscope 3: An Interactive Tool for Rooted Phylogenetic Trees and Networks</w:t>
+                <w:t xml:space="preserve">Fast computation of minimum hybridization networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Huson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/sys062⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154987v1</w:t>
+                <w:t xml:space="preserve">hal-02155006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Step Toward Computing All Hybridization Networks For Two Rooted Binary Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Linz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (11), pp.1227-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cmb.2012.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of minimum hybridization networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Albrecht</w:t>
+                <w:t xml:space="preserve">Dendroscope 3: An Interactive Tool for Rooted Phylogenetic Trees and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.191-197. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.1061-1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/sys062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155006v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle killer... qu'est-ce que c'est? On the comparative approximability of hybridization number and directed feedback vertex set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nela Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Linz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8568,326 +8568,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanglegrams for rooted phylogenetic trees and networks</w:t>
+                <w:t xml:space="preserve">Building species trees from larger parts of phylogenomic databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Huson</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr210⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2010.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155176v1</w:t>
+                <w:t xml:space="preserve">lirmm-00825050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Combinatorial Methods for Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evq077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building species trees from larger parts of phylogenomic databases</w:t>
+                <w:t xml:space="preserve">Tanglegrams for rooted phylogenetic trees and networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Zickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (13), pp.i248-i256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2010.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00825050v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenic phylogeny and analysis of tree incongruences in Triticeae (Poaceae)</w:t>
               </w:r>
@@ -8899,51 +8899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Sebastian Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.348-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9137,90 +9137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhySIC IST : cleaning source trees to infer more informative supertrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (413), pp.1471-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9254,64 +9254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9414,373 +9414,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome duplication detection with phylogenomics reconciliation: a scalable approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lafond</w:t>
+                <w:t xml:space="preserve">Phylogenetic Network Diversity Parameterized by Reticulation Number and Beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 22nd RECOMB-CG conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Seoul, South Korea. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987348v1</w:t>
+                <w:t xml:space="preserve">hal-04987366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Network Diversity Parameterized by Reticulation Number and Beyond.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Average-Tree Phylogenetic Diversity of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd RECOMB-CG conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Maryland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2025.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987366v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-Tree Phylogenetic Diversity of Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Jones</w:t>
+                <w:t xml:space="preserve">Whole-genome duplication detection with phylogenomics reconciliation: a scalable approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Kalhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Algorithms in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2025.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194249v1</w:t>
+                <w:t xml:space="preserve">hal-04987348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying the Post-duplication Fate of Paralogous Genes</w:t>
               </w:r>
@@ -9974,51 +9974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Phylogenetic Networks is NP-hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,256 +10072,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Multiple Genes Trees via Segmental Duplications and Losses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Weighted Quartet Consensus problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Warsaw, Poland. pp.28:1-28:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155103v1</w:t>
+                <w:t xml:space="preserve">hal-02155127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Weighted Quartet Consensus problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling Multiple Genes Trees via Segmental Duplications and Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WABI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Helsinki, Finland. pp.5:1--5:16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02155127v1</w:t>
+                <w:t xml:space="preserve">hal-02155103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a Consensus Phylogeny from a Leaf-Removal Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,77 +10394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10524,77 +10524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics unravels the complex reticulated history and shifts in mating systems in wheat relatives (Aegilops/Triticum genus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10636,51 +10636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructible phylogenetic networks: do not distinguish the indistinguishable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10718,103 +10718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate branch length estimation for phylogenomic trees: ERaBLE (Evolutionary Rates and Branch Length Estimation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Binet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ALPHY - Génomique Evolutive, Bioinformatique, Alignement et Phylogénie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10839,103 +10839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate branch lengths estimation for phylogenomic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Binet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Guarujà, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10954,165 +10954,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nela Lekić</w:t>
+                <w:t xml:space="preserve">Identifiability of phylogenetic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ljubljana, Slovenia. pp.430-440</w:t>
+              <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hameau de l'Etoile, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155227v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructible phylogenetic networks: no need to distinguish the indistinguishable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11144,191 +11118,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability of phylogenetic networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+                <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nela Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hameau de l'Etoile, St Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">WABI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ljubljana, Slovenia. pp.430-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237418v1</w:t>
+                <w:t xml:space="preserve">hal-02155227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de parcimonie efficace pour la réconciliation d'arbres de gènes/espèces avec pertes, duplications et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Sep 2010, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11366,64 +11366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Gene Trees to Species Trees Through a Supertree Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Automata Theory and Applications : LATA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.10-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11496,51 +11496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Bioinformatics Research and Applications (ISBRA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Atlanta, GA, United States. pp.293-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11618,90 +11618,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the inference of complex phylogenetic networks by Markov Chain Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Glaszmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11784,64 +11784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetics in the Genomic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scornavacca, Celine; Delsuc, Frédéric; Galtier, Nicolas. No commercial publisher | Authors open access book, p.p. 1-568, 2020, 978-2-9575069-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11859,51 +11859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Huson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regula Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12065,51 +12065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Algorithm for Gene/Species Trees Parsimonious Reconciliation with Losses, Duplications and Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,51 +12117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gorbunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Genomics. RECOMB-CG 2010</w:t>
@@ -12319,77 +12319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bird’s white-eye view on neosex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12605,103 +12605,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12717,302 +12717,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les trottinettes électriques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Héran</w:t>
+                <w:t xml:space="preserve">Maximizing Network Phylogenetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811155v1</w:t>
+                <w:t xml:space="preserve">hal-04895822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Network Phylogenetic Diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les trottinettes électriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04895822v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remie Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13460,51 +13460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447144v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charleston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lutteropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stanley Fujimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2020.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Callens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000587" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.11.198432" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cardona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01662-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Molloy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Mirarab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2895344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00594-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1282-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0139-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01194638v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007137.s001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Erd&#337;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0452-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1567-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bordewich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Tokac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1023-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154890v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons Mayol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.01.024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoyang Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0069-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matsieva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whidden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gusfield" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2527645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0821-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348425v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00390" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hien To" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154935v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu728" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154951v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Van Iersel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00327" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9708-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Leki&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys062" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154992v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Linz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albrecht" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0192" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr618" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Lekic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864350" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zickmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr210" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155011v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq077" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987348v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987366v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Theodor Schestag" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194249v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2025.14" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2021.6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67428-5\_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535070v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;ran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447144v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charleston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lutteropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stanley Fujimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Callens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000587" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.11.198432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cardona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01662-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2020.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Molloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Mirarab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2895344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00594-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1282-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0139-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01194638v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007137.s001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1567-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Erd&#337;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0452-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons Mayol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.01.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bordewich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Tokac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1023-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoyang Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0069-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matsieva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whidden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gusfield" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2527645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Binet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0821-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00390" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw082" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154935v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hien To" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Van Iersel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9708-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Leki&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr618" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Linz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0192" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys062" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Lekic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864350" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq077" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zickmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr210" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Theodor Schestag" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2025.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2021.6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.28" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67428-5\_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237418v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155227v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535070v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;ran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>