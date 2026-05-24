--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -619,321 +619,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Copy Number Hemiplasy on Gene Family Evolution</w:t>
+                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyi Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J P Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syae007⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D529-D535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441802v1</w:t>
+                <w:t xml:space="preserve">hal-04266876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Copy Number Hemiplasy on Gene Family Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qiuyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D529-D535. </w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266876v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pangolin genomes offer key insights and resources for the world’s most trafficked wild mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Heighton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large-sample asymptotic behaviour of quartet-based summary methods for species tree inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,871 +1796,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Shao and Sokal's B2 index of phylogenetic balance</w:t>
+                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bienvenu</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cardona</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjolaine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-021-01662-7⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338837v1</w:t>
+                <w:t xml:space="preserve">hal-03784876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island songbirds as windows into evolution in small populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting Shao and Sokal's B2 index of phylogenetic balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caizergues</w:t>
+                <w:t xml:space="preserve">François Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Scornavacca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.1303-1310. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-021-01662-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784876v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the probability of gene trees concordant with the species tree in the multispecies coalescent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico L Avenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Kitchener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047963v1</w:t>
+                <w:t xml:space="preserve">hal-03147106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality carnivoran genomes from roadkill samples enable comparative species delineation in aardwolf and bat-eared fox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+                <w:t xml:space="preserve">Computing the probability of gene trees concordant with the species tree in the multispecies coalescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Truszkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.63167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147106v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Allio</w:t>
+                <w:t xml:space="preserve">ASTRAL-Pro: quartet-based species tree inference despite paralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
+                <w:t xml:space="preserve">Erin K. Molloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix A. H. Sperling</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siavash Mirarab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125214v1</w:t>
+                <w:t xml:space="preserve">hal-02866202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTRAL-Pro: quartet-based species tree inference despite paralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">The Multilocus Multispecies Coalescent: A Flexible New Model of Gene Family Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siavash Mirarab</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa139⟩</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syaa084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866202v1</w:t>
+                <w:t xml:space="preserve">hal-02972075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multilocus Multispecies Coalescent: A Flexible New Model of Gene Family Evolution</w:t>
+                <w:t xml:space="preserve">Whole genome shotgun phylogenomics resolves the pattern and timing of swallowtail butterfly evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyi Li</w:t>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nabholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix A. H. Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 69 (1), pp.38-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syaa084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syz030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972075v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of level-k LGT Networks</w:t>
               </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), pp.158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2878,295 +2878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dernat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139915v1</w:t>
+                <w:t xml:space="preserve">hal-02144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dainat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Jimmy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Viader</w:t>
+                <w:t xml:space="preserve">Rémy Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.861-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144799v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An O ( n log n ) Time Algorithm for Computing the Path-Length Distance Between Trees</w:t>
               </w:r>
@@ -3458,239 +3458,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Reconstructible Phylogenetic Networks: Do Not Distinguish the Indistinguishable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+                <w:t xml:space="preserve">On the Weighted Quartet Consensus problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007137. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 769, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007137.s001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01194638v2</w:t>
+                <w:t xml:space="preserve">hal-02154302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Weighted Quartet Consensus problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lafond</w:t>
+                <w:t xml:space="preserve">Correction: Reconstructible Phylogenetic Networks: Do Not Distinguish the Indistinguishable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 769, pp.1-17. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007137.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154302v1</w:t>
+                <w:t xml:space="preserve">lirmm-01194638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Binary Tree-Child phylogenetic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,468 +3744,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RecPhyloXML: a format for reconciled gene trees</w:t>
+                <w:t xml:space="preserve">Exploring the Tiers of Rooted Phylogenetic Network Space Using Tail Moves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+                <w:t xml:space="preserve">Remie Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gence</w:t>
+                <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Péter Erdős</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty389⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (8), pp.2177-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-018-0452-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01800296v1</w:t>
+                <w:t xml:space="preserve">hal-02154852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetic framework of the legume genus Aeschynomene for comparative genetic analysis of the Nod-dependent and Nod-independent symbioses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RecPhyloXML: a format for reconciled gene trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brottier</w:t>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Chaintreuil</w:t>
+                <w:t xml:space="preserve">Lars Arvestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Simion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+                <w:t xml:space="preserve">Mukul Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-018-1567-z⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (21), pp.3646-3652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961745v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Tiers of Rooted Phylogenetic Network Space Using Tail Moves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phylogenetic framework of the legume genus Aeschynomene for comparative genetic analysis of the Nod-dependent and Nod-independent symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remie Janssen</w:t>
+                <w:t xml:space="preserve">Clémence Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Jones</w:t>
+                <w:t xml:space="preserve">Paul Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Erdős</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (8), pp.2177-2208. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-018-0452-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-018-1567-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154852v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Maximum Parsimony Models for Phylogenetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Carles Pons Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 418, pp.129-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4601,672 +4601,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572624v2</w:t>
+                <w:t xml:space="preserve">hal-02154862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">On the fixed parameter tractability of agreement-based phylogenetic distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Bordewich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihan Tokac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1-2), pp.239-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154862v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fixed parameter tractability of agreement-based phylogenetic distances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihan Tokac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (1-2), pp.239-257. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1023-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01348420v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Phylogenetic Level-1 Networks from Nondense Binet and Trinet Sets</w:t>
+                <w:t xml:space="preserve">A Resolution of the Static Formulation Question for the Problem of Computing the History Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Huber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leo van Iersel</w:t>
+                <w:t xml:space="preserve">Julia Matsieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moulton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Chris Whidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoyang Wu</w:t>
+                <w:t xml:space="preserve">Dan Gusfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (1), pp.173-200. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.404-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-015-0069-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2016.2527645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154892v1</w:t>
+                <w:t xml:space="preserve">hal-02154874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution of the Static Formulation Question for the Problem of Computing the History Bound</w:t>
+                <w:t xml:space="preserve">Reconstructing Phylogenetic Level-1 Networks from Nondense Binet and Trinet Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Matsieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Kelk</w:t>
+                <w:t xml:space="preserve">Katharina Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Gusfield</w:t>
+                <w:t xml:space="preserve">Taoyang Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (2), pp.404-417. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (1), pp.173-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2016.2527645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-015-0069-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154874v1</w:t>
+                <w:t xml:space="preserve">hal-02154892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,559 +5350,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Brozovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickäel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (D1), pp.D808-D818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+                <w:t xml:space="preserve">hal-01295171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelizations for the hybridization number problem on multiple nonbinary trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Kelk</w:t>
+                <w:t xml:space="preserve">SylvX: a viewer for phylogenetic tree reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.608-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154926v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SylvX: a viewer for phylogenetic tree reconciliations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+                <w:t xml:space="preserve">Kernelizations for the hybridization number problem on multiple nonbinary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (6), pp.1075-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942605v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matija Brozovic</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dauga</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickäel Mendez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (D1), pp.D808-D818. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295171v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the consistency of orthology relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6203,274 +6203,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01236485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio Pardi</w:t>
+                <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (7), pp.1811-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0930-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372824v1</w:t>
+                <w:t xml:space="preserve">hal-01370854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kelk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (7), pp.1811-1844. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0930-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370854v1</w:t>
+                <w:t xml:space="preserve">hal-01372824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic incongruence through the lens of Monadic Second Order logic</w:t>
               </w:r>
@@ -6658,235 +6658,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint amalgamation of most parsimonious reconciled gene trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the space of gene/species reconciliations with transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gergely Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.1179-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0851-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154935v1</w:t>
+                <w:t xml:space="preserve">hal-01268903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the space of gene/species reconciliations with transfers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint amalgamation of most parsimonious reconciled gene trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (5), pp.1179-1209. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6), pp.841-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0851-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268903v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient algorithms for reconciling gene trees and species networks via duplication and loss events</w:t>
               </w:r>
@@ -6989,51 +6989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Jacox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7650,278 +7650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio++ : Efficient Extensible Libraries and Tools for Computational Molecular Evolution</w:t>
+                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gueguen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst097⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209906v1</w:t>
+                <w:t xml:space="preserve">hal-01189798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio++ : Efficient Extensible Libraries and Tools for Computational Molecular Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolo Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.1745 - 1750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189798v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing a set of reconciliations in a compact way</w:t>
               </w:r>
@@ -7946,51 +7946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Paprotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (2), pp.1250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8037,51 +8037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation-based detection of co-evolving gene families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9176,51 +9176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (413), pp.1471-2105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9254,51 +9254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,51 +9433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Network Diversity Parameterized by Reticulation Number and Beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9567,51 +9567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,51 +10277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a Consensus Phylogeny from a Leaf-Removal Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,77 +10394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10524,77 +10524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics unravels the complex reticulated history and shifts in mating systems in wheat relatives (Aegilops/Triticum genus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10954,191 +10954,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01237507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability of phylogenetic networks</w:t>
+                <w:t xml:space="preserve">Reconstructible phylogenetic networks: no need to distinguish the indistinguishable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hameau de l'Etoile, St Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">Waiheke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Waiheke, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237418v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructible phylogenetic networks: no need to distinguish the indistinguishable</w:t>
+                <w:t xml:space="preserve">Identifiability of phylogenetic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waiheke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Waiheke, New Zealand</w:t>
+              <w:t xml:space="preserve">MCEB: Mathematical and Computational Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hameau de l'Etoile, St Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237408v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical approximation algorithm for solving massive instances of hybridization number for binary and nonbinary trees</w:t>
               </w:r>
@@ -11232,90 +11232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de parcimonie efficace pour la réconciliation d'arbres de gènes/espèces avec pertes, duplications et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11379,51 +11379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Automata Theory and Applications : LATA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.10-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11784,51 +11784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetics in the Genomic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12065,51 +12065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Algorithm for Gene/Species Trees Parsimonious Reconciliation with Losses, Duplications and Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12117,51 +12117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gorbunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Genomics. RECOMB-CG 2010</w:t>
@@ -12319,77 +12319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bird’s white-eye view on neosex chromosome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12599,407 +12599,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les trottinettes électriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157188v1</w:t>
+                <w:t xml:space="preserve">hal-04811155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Network Phylogenetic Diversity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895822v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les trottinettes électriques ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximizing Network Phylogenetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo van Iersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Theodor Schestag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Héran</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04811155v1</w:t>
+                <w:t xml:space="preserve">hal-04895822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo van Iersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remie Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kelk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13460,51 +13460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447144v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charleston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lutteropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stanley Fujimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Callens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000587" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.11.198432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cardona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01662-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2020.12.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Molloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Mirarab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa139" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2895344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00594-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1282-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0139-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01194638v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007137.s001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1567-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Erd&#337;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0452-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons Mayol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.01.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bordewich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Tokac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1023-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoyang Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0069-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matsieva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whidden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gusfield" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2527645" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154926v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Binet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0821-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00390" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw082" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154935v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu728" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hien To" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Van Iersel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9708-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Leki&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr618" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Linz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0192" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys062" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Lekic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864350" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq077" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zickmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr210" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Theodor Schestag" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2025.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2021.6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.28" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67428-5\_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237418v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155227v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535070v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;ran" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.674" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447144v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaf024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charleston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syae007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04251934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Heighton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Meng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lutteropp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01786-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Suvorov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stanley Fujimoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03872208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Callens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000587" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.11.198432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287030v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnus Stoltz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao D. Santos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008380" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rousselle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caizergues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scornavacca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.12.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01662-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico L Avenant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Kitchener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63167" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Truszkowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2020.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin K. Molloy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Mirarab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syaa084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nabholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix A. H. Sperling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syz030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2895344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Hasic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00594-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01964467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1282-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0139-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.10.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01194638v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007137.s001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154852v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Erd&#337;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0452-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Arvestad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukul Bansal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty389" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brottier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1567-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dardaillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1108" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Carles Pons Mayol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.01.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348420v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Bordewich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihan Tokac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1023-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matsieva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Whidden" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gusfield" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2016.2527645" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoyang Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0069-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv625" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1267-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01236485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Binet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0821-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00390" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw082" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu728" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155241v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Hien To" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Fischer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140959948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Van Iersel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00327" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9708-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154944v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Leki&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-15-127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209906v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst097" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr618" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Linz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2012.0192" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys062" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Lekic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120864350" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155011v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evq077" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Zickmann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr210" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia D.V. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Theodor Schestag" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2025.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2021.6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353161v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_42" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155127v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.28" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67428-5\_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793573v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237428v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237418v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155227v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833164v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_60" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72031-7_27" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0957NQNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04027842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535070v3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155099v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532738v3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar A Rafiey" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian A Davin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/127548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811155v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;ran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03170023v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842893v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>