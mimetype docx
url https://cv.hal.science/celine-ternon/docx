--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,6275 +66,6543 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t>
+                <w:t xml:space="preserve">Comparative cradle-to-gate life cycle assessment of hydrothermal zinc oxide nanowire synthesis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soline Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayrazul Hoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (5), pp.2429-2439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5GC03866A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405738v1</w:t>
+                <w:t xml:space="preserve">hal-05564804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-structured zinc oxide nanowire architecture for robust superhydrophobicity and multifunctionality</w:t>
+                <w:t xml:space="preserve">Emergence of Collective Piezotronic Behavior in Randomly Oriented Semiconducting ZnO Nanowire Networks for Flexible Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Silk</w:t>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngjin Kim</w:t>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Huy Tran</w:t>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Morisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107248⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (9), pp.4315-4325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c05821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250493v1</w:t>
+                <w:t xml:space="preserve">hal-05564816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly Process to Synthesize Cu 2 O Nanowires with Tunable Morphology by pH Adjustments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-structured zinc oxide nanowire architecture for robust superhydrophobicity and multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Beitone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Braccini</w:t>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+                <w:t xml:space="preserve">Hong Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00360⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249465v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Kuzmichev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375040v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecofriendly Process to Synthesize Cu 2 O Nanowires with Tunable Morphology by pH Adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Saïdi</w:t>
+                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Texier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (15), pp.5946-5953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150650v1</w:t>
+                <w:t xml:space="preserve">hal-05249465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoai‐khanh Khuu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776388v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kuzmichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essohanam Beke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272147v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Devices from Bottom-Up Silicon Nanowires: A Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Serre</w:t>
+                <w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoai‐khanh Khuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Magén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12071043⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698021v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica- and Silicon-Based Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essohanam Beke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081270⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.100593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700712v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of working temperature and humidity in acetone detection by SnO$_2$ covered ZnO nanowire network based sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+                <w:t xml:space="preserve">Functional Devices from Bottom-Up Silicon Nanowires: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Luque</w:t>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Montemont</w:t>
+                <w:t xml:space="preserve">Pauline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.935. </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12060935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12071043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616251v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricant Depletion‐Resistant Slippery Liquid‐Infused Porous Surfaces via Capillary Rise Lubrication of Nanowire Array</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silica- and Silicon-Based Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202002058⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12081270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215343v1</w:t>
+                <w:t xml:space="preserve">hal-04700712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">Role of working temperature and humidity in acetone detection by SnO$_2$ covered ZnO nanowire network based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
+                <w:t xml:space="preserve">Cindy Montemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12060935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978359v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role played by the nanowire/nanowire junctions in the electrical properties of semiconductor percolating silicon nanowire networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Lubricant Depletion‐Resistant Slippery Liquid‐Infused Porous Surfaces via Capillary Rise Lubrication of Nanowire Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong‐huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0023322⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.2002058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202002058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024377v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Role of Inter-Nanowire Junctions on Current Percolation Effects in Silicon Nanonet Field-Effect Transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Cazimajou</w:t>
+                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mouis</w:t>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Legallais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107725⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380107v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Ternon</w:t>
+                <w:t xml:space="preserve">Role played by the nanowire/nanowire junctions in the electrical properties of semiconductor percolating silicon nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcade⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (20), pp.204501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0023322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118921v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; encapsulated silicon nanowire field effect transistor for efficient label-free DNA hybridization detection in dry environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
+                <w:t xml:space="preserve">Analysis of the Role of Inter-Nanowire Junctions on Current Percolation Effects in Silicon Nanonet Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaffa5⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012585v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic fabrication of nano-to-millimeter scale integrated transistors based on transparent and flexible silicon nanonets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+                <w:t xml:space="preserve">C Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.025002. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/ab1ebc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcade⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332997v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wafer-scale HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; encapsulated silicon nanowire field effect transistor for efficient label-free DNA hybridization detection in dry environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+                <w:t xml:space="preserve">Ganesh Jayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.184002+12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaffa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162350v1</w:t>
+                <w:t xml:space="preserve">hal-02012585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al2O3, Al doped ZnO and SnO2 encapsulation of randomly oriented ZnO nanowire networks for high performance and stable electrical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Maindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (38), pp.385202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ab2aa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of superiority of Si nanonet field effect transistors over multi-parallel Si nanowire ones in view of electrical DNA hybridization detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Monolithic fabrication of nano-to-millimeter scale integrated transistors based on transparent and flexible silicon nanonets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.025002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ab1ebc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aae0d5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01947795v1</w:t>
+                <w:t xml:space="preserve">hal-02332997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material engineering of percolating silicon nanowire networks for reliable and efficient electronic devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.084004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.121871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332991v1</w:t>
+                <w:t xml:space="preserve">hal-02162350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA grafting on silicon nanonets using an eco-friendly functionalization process based on epoxy silane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First evidence of superiority of Si nanonet field effect transistors over multi-parallel Si nanowire ones in view of electrical DNA hybridization detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Calais</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pernot</w:t>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.333-339. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.016301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aae0d5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101972v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative large scale integration of silicon nanowire-based field effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mouis</w:t>
+                <w:t xml:space="preserve">Material engineering of percolating silicon nanowire networks for reliable and efficient electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.121871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.121871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948061v1</w:t>
+                <w:t xml:space="preserve">hal-02332991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics of silicon percolating nanonet-based field effect transistors in the presence of dispersion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">DNA grafting on silicon nanonets using an eco-friendly functionalization process based on epoxy silane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948032v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">An innovative large scale integration of silicon nanowire-based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758864v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Electrical characteristics of silicon percolating nanonet-based field effect transistors in the presence of dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Riassetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01456362v1</w:t>
+                <w:t xml:space="preserve">hal-01948032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of hydrothermally grown ZnO nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0287-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01456359v1</w:t>
+                <w:t xml:space="preserve">hal-01758864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lebrun</w:t>
+                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brouzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201500172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301262v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonets for biological sensing applications with enhanced optical detection ability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Comprehensive study of hydrothermally grown ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (23), pp.10652-10661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0287-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02077854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires: Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions (Adv. Electron. Mater. 10/2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201570037⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (10), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201500172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991892v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolating silicon nanowire networks with highly reproducible electrical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Serre</w:t>
+                <w:t xml:space="preserve">Silicon nanonets for biological sensing applications with enhanced optical detection ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mongillo</w:t>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Periwal</w:t>
+                <w:t xml:space="preserve">M. Weidenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (1), pp.015201. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.336-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/1/015201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112027v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube Sheet as Top Contact Electrode for Nanowires: Highly Versatile and Simple Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silicon Nanowires: Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions (Adv. Electron. Mater. 10/2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Dhalluin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2015.9041⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201570037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112024v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron scattering mechanisms in fluorine-doped SnO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Nanotube Sheet as Top Contact Electrode for Nanowires: Highly Versatile and Simple Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupas Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Stein,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aguirre,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Rey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Florian Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4829672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.1669-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2015.9041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067050v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio semiconducting nanostructure random networks: highly versatile materials for multiple applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Percolating silicon nanowire networks with highly reproducible electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mongillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201308047⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.015201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/1/015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00908469v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of silicon nanowire networks for biological sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron scattering mechanisms in fluorine-doped SnO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 182, pp.390-395. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (18), pp.183713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4829672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00849874v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High aspect ratio semiconducting nanostructure random networks: highly versatile materials for multiple applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Karst</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Deshayes</w:t>
+                <w:t xml:space="preserve">C. Holtzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.919-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201308047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641597v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of silicon nanowire networks for biological sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Periwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.390-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641601v1</w:t>
+                <w:t xml:space="preserve">hal-00849874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional oxide nanostructures by metal-organic chemical vapor deposition (MOCVD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weiss</w:t>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Audier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Girardot</w:t>
+                <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067083v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes as injection electrodes for organic thin film transistor devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390594v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-rich SiO2/SiO2 multilayers: A promising material for the third generation of solar cell</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifunctional oxide nanostructures by metal-organic chemical vapor deposition (MOCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3156730⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (8), pp.1523-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac-con-08-08-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624557v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon nanotubes as injection electrodes for organic thin film transistor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9, (2009) 1457-1461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00290801v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid catalyzed PtSi growth of Si nanowires and electrical characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Silicon-rich SiO2/SiO2 multilayers: A promising material for the third generation of solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.013501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3156730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290805v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of films grown by magnetron sputtering of a BiFeO3 target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+                <w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.200606571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290812v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanowire growth and characterization using a microelectronics-compatible catalyst : PtSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Solid catalyzed PtSi growth of Si nanowires and electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.89, December (2006) 233111</w:t>
+              <w:t xml:space="preserve">, 2006, 89, pp.233111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394743v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Structural properties of films grown by magnetron sputtering of a BiFeO3 target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Pelissier</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290817v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for the fabrication of Si/SiO2 multilayers using reactive magnetron sputtering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si nanowire growth and characterization using a microelectronics-compatible catalyst : PtSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.89, December (2006) 233111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04435447v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An original approach for the fabrication of Si/SiO2 multilayers using reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 419 (1-2), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00294-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Si-rich/SiO 2 nanostructured multilayers by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (20), pp.3058-3060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1371794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6344,10808 +6612,10808 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the synaptic properties of TiN/La2NiO4+δ/Pt memristive devices by post-deposition annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Magén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuronics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29363/nanoge.neuronics.2024.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Life Water Repellent Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of La2NiO4+δ – based memristive devices for spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoai‐khanh Khuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia Conference on Material and Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Memristive Phenomena in Chalcogenides and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Berchtesgaden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753843v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of La2NiO4+δ – based memristive devices for spiking neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long Life Water Repellent Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Memristive Phenomena in Chalcogenides and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Berchtesgaden, Germany</w:t>
+              <w:t xml:space="preserve">5th Asia Conference on Material and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867694v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of piezotronic behaviour of horizontally randomly oriented ZnO Nanowire network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of piezotronic behaviour of horizontally randomly oriented ZnO Nanowire network for implementation in future electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non Linear Micro/Nano systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROWTH AND EMPLOYABILITY OF ZINC OXIDE NANOWIRES FOR FLEXIBLE ELECTRONICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée Sol-Gel et Chimie Liquide AURA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Janus Membrane for sea water desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabio Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Thi Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journée sol‐gel AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Water Sustainability &amp; Green Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ho Chi Mim Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755000v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional ZnO nanowires‐based nanocomposites by capillary rise infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigolène Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol‐gel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus Membrane for sea water desalination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Water Sustainability &amp; Green Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Ho Chi Mim Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">14eme Journée sol‐gel AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706434v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-mechanical behaviour of semiconducting nanonets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Morisot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2022, 9th forum on new materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting nanonets: a highly promising nanomaterial for macroscale functional devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique GDR B2i "biofilms marins et bactériens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and fabrication of ZnO nanowire networks based devices for biodetection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C’Nano AURA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Nanotech France 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755027v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Euromat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755031v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study and fabrication of ZnO nanowire networks based devices for biodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Journée C’Nano AURA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756478v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanonet, a promising material for flexible and large-scale electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bracini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NWFETs for biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée lancement de l’Institut des Technologies de la santé Grenobloise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’aptacapteurs à nanofils basés sur la détection électrique par effet de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du pôle PEM, IDEX grenoblois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicon nanonet, promising material for flexible large-scale electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756746v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">Surfaces for water harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Nanotechnology and Application (IWNA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Phan Thiet, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400730v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of semiconducting nanonets for the 3D CMOS integration of biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T.T. Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2N : journées nationales des nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonet, promising material for flexible large-scale electronics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755043v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces for water harvesting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Nanotechnology and Application (IWNA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Phan Thiet, Vietnam</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753917v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 132-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces with wettability contrasts for water harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Chemistry Forum 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant field-effect transistors based on Si nanonet: a novel approach for portable, easy-to-use and label-free DNA sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of nanonet-based field-effect transistors in the presence of percolating effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoelectronics and Smart Systems Technologies for Future Applications (Joint SiNano-NEREID-Nanonets2Sense-Convergence Workshop at ESSDERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxide Nanonets for Gas Sensing Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Silicon nanonet: from nanostructured material to macroscale functional devices for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazimajou T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nanonets2Sense, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981229v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1D and 2D semi-conducting nanostructures for FET detection of DNA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Metal Oxide Nanonets for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bange</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors, ,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981230v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de structures cœur-coquille ZnO/Al:ZnO à très grand facteur de forme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New 1D and 2D semi-conducting nanostructures for FET detection of DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors, ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981222v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonet: from nanostructured material to macroscale functional devices for sensing applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthèse de structures cœur-coquille ZnO/Al:ZnO à très grand facteur de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Salem</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">13ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954900v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Apta-NanoNetFET biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Ibero-American Congress on Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of passivation on two-dimensional randomly oriented ZnO nanowire networks for the electrical detection of acetone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting nanonets: Design and integration into functional devices for multiple sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanonets: functional nanomateials designed for electrical detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">From Superhydrophilic to Superhydrophobic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibit on Advanced Materials and Processes (EUROMAT 2017), symposium A.7: Functional Nanomaterials for Novel Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Fernandez, A. Cremades, O. Rader and P. Schaff, Sep 2017, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016909v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of percolating silicon nanonet FETs for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.23-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the integration of Si nanonets into FETs for biosensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.231-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Superhydrophilic to Superhydrophobic Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">ZnO nanonets: functional nanomateials designed for electrical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibit on Advanced Materials and Processes (EUROMAT 2017), symposium A.7: Functional Nanomaterials for Novel Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Fernandez, A. Cremades, O. Rader and P. Schaff, Sep 2017, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016919v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of label-free DNA sensor using silicon nanonet field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EuroSENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.312.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings1040312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an eco-friendly DNA grafting process based on epoxy silane functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Workshop Surfocap-CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Silicon Nanonet Field Effect Transistor as Photodiodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammed Kayaharman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangtak Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Electronic Conference on Sensors and Applications (ECSA-4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, internet environnement, United States. pp.124.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ecsa-4-04925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the long-term stability of Si and SiC nanowires under physiological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanonets semiconducteurs: de la conception à l'intégration en dispositifs électroniques pour la détection de biomolécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New semiconductive nanostructures for electrical biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique Minalogic : Technologies du numérique pour la médecine personnalisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Tronche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel Direct Photolithography - Principle and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT’s 6th Annual World Congress of Nano Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’élaboration de nanonets de silicium par voie liquide à la fabrication de transistors à effet de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée Sol-Gel et Chimie Liquide Rhône-Alpes-Auvergne (JSGRAA12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Chadeyron, A. Potdevin, D. Boyer, F. Vocanson et M. Langlet, Mar 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Si nanonet field effect transistors by microelectronic processes (invited)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive study of ZnO nanowires grown by hydrothermal synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires (EMN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam,, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016950v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance de n anofils de ZnO par synthèse hydrothermale : une 1ère étape vers la réalisation de biocapteurs d’ADN électriques sans marqueurs à base de réseaux de nanofils de ZnO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée Sol-Gel Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of ZnO nanowires grown by hydrothermal synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of Si nanonet field effect transistors by microelectronic processes (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam,, Netherlands</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires (EMN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016953v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Functionalization by Sol-Gel Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Congress and Expo on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductive nanostructures for electrical DNA detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Franco-Spanish Workshop IBERNAM-CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of high-K dielectric integrated silicon nanowire sensor for DNA sensing application (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Jayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Erik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering: Biosensing and Nanomedecine IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp.99300Q, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2237350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanonets: promising electrically active material with long-term performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanowire networks: Fabrication and application to label-free electrical DNA biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of sol-gel ZnO thin films – A 1st step toward ZnO nanowire growth and their integration into DNA biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journée Sol-Gel Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, St Etienne,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nanowire length in morphological and electrical properties of silicon nanonets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Durlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a DNA sensor based on a random silicon nanowire network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON 2013, 5th International Conference on One Dimensionnal Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio nanostructure random networks: highly versatile material for multiple applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Holtzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON 2013, 5th International Conference on One Dimensionnal Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio nanostructure networks: highly versatile material for multiple applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French American Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco CA, France. pp.63-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2012.913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive randomly oriented silicon nanowire networks for biological sensing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mongillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2012 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, saint malo, France. p. 137-142 ISBN 2-9522395-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanostructured material for dye sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hawai, United States. pp.5616827, Pages 3260-3263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of ZnO nanowires by MOCVD: fundamental role of the substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216th Meeting of the Electrochemical Society / EuroCVD-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460977v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Nanotechnology for integration of Nanostructures in Nanoelectronic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">Growth of ZnO nanowires by MOCVD: fundamental role of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Advanced Research Workshop (FTM-6) Future Trends in Microelectronics: Unmapped Roads</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">216th Meeting of the Electrochemical Society / EuroCVD-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461115v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Delachat</w:t>
+                <w:t xml:space="preserve">Emerging Nanotechnology for integration of Nanostructures in Nanoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agraffeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kogelschtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Advanced Research Workshop (FTM-6) Future Trends in Microelectronics: Unmapped Roads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sardinia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470649343.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408928v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CBD and MOCVD method for ZnO nanowires growth dedicated to dye sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th EU PVSEC (24th European Photovoltaic Solar Energy Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hamburg, Germany. pp.613-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the growth of transparent conductive oxide and ZnO nanowires for dye sensitized solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">X-Ray diffraction of nanostructured ZnO for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460989v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray diffraction of nanostructured ZnO for solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Investigation of the growth of transparent conductive oxide and ZnO nanowires for dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bionaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460987v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de nanofils de ZnO en vue de la réalisation de cellules solaires à colorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JA 2008 SF2M (Annual Meeting of the French society of metallurgy and materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Zno nanowires by metal-organic chemical vapor deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Oxydes fonctionnnels pour intégration en micro- et nano-électronique "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité du débat scientifique dans l'enseignement supérieur : application à la physique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 5th Colloque “Questions de pédagogie dans l'enseignement supérieur”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials of nanowires in photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Semiconductor Nanowires (3SN'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO Nanowire-based dye-sensitized solar cells: investigation of growth conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference, EU-PVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valence, Spain. pp.214-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité du débat scientifique dans l'enseignement supérieur : application à la physique quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Colloque “Questions de pédagogie dans l'enseignement supérieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brest, France. pp.787-792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilization of SmNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapenne-Homand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ihzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCVD-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Den haag, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanotube Networks for optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cardin St-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Nanotube optics and Nanospectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D carbon nanotube electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. St-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 APS March meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, DENVER, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanotube Networks: Exceptional Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cardin St-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regroupement Québécois sur les Matériaux de Pointe RQMP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study and control of gold colloidal drop evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vempaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time imaging of dielectrophoresis integration of gold colloids into NIL devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th MNE International conference on Micro-Nano Enginerring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Si Nanowire Integration: CVD Growth, Characterization and Comparison of Au vs PtSi Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS 207th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Metalorganic chemical vapor deposition of transition metal oxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, ., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17155,374 +17423,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanonet, promising material for flexible large-scale electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanonets2Sense - integrated sensors for health and well-being: project results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Forum for Electronic Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly oriented monocrystalline ZnO nanowire networks for acetone electrical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lourhzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17532,297 +17800,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenoble, France. IEEE, pp.1-4, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency Noise Characterization of Si Nanonet Field Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Neuchatel, Switzerland. ICLAB, p180-183, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17832,271 +18100,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Si-Based NW FETs for DNA Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fradetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. by F. Balestra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond‐CMOS Nanodevices 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.25-41, 2014, Nanoscience and Nanotechnology Series, 978-1-84821-654-9, 978-1-11898-477-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118984772.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bolten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Erik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Östling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond‐CMOS Nanodevices 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.5-23, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18106,205 +18374,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline semiconductor nanostructured material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10,692,718. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau nanostructuré semi-conducteur polycristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1461326. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18314,358 +18582,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Clean Room” mission or virtual reality for microelectronics learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi est-il important d’avoir une égalité femmes-hommes dans le monde de l’IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, élaboration et caractérisation de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.0011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2015013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18675,105 +18943,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano dedans, Macro dehors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Communauté Université Grenoble Alpes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04144930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId455"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18920,51 +19188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03616251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montemont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12060935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03118921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arjmand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Haffner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ternon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jayakumar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstrom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaffa5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mont&#233;mont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maindron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2aa5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aae0d5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.121871" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03101972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Calais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.427" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500172" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.01.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062ZXJ3W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201570037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/1/015201" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112024v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas Florence" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Stein," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aguirre," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.9041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908469v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20TQF5SH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD3C5CTR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Aguirre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjardins" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435447v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Portier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voivenel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00294-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZPTJC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voivenel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madelon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1371794" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neuronics.2024.035" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04867694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756478v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bracini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400540v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981214v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo P&#233;rez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02401189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981229v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981230v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazimajou T" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02070471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929333v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962591" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929331v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962570" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040312" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016904v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Kayaharman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ternon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtak Park" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-4-04925" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049744v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016950v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016949v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bange" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237350" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016966v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebrun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016986v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016957v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798370v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durlin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Francheteau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872755" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908471v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908472v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Aguirre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908470v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807388v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460977v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thire" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agraffeil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschtaz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470649343.ch14" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460984v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majidi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Rouzic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460989v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460987v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390630v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397029v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466214v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390596v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390604v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thir&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390609v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466211v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne-Homand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390634v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardin St-Antoine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. St-Antoine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adam" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925586v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02097697v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925576v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041882" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925581v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269289" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012611v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984772.ch2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012614v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bolten" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#214;stling" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755063v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905056v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Serre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760877v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cauchois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144930v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081270" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03616251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montemont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12060935" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03118921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arjmand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Haffner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ternon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jayakumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstrom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaffa5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mont&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maindron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2aa5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aae0d5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.121871" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03101972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Calais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.427" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500172" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.01.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062ZXJ3W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201570037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas Florence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Stein," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aguirre," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.9041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/1/015201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829672" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20TQF5SH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD3C5CTR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Aguirre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjardins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Portier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voivenel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00294-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZPTJC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voivenel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madelon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1371794" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neuronics.2024.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04867694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755059v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638854v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755027v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bracini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981214v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo P&#233;rez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02401189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazimajou T" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981229v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bange" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02070471v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981218v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962591" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929331v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962570" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016909v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929242v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040312" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Kayaharman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ternon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtak Park" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-4-04925" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049764v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bange" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016568v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237350" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebrun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016986v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durlin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Francheteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872755" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Aguirre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641609v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461115v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agraffeil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschtaz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470649343.ch14" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460984v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majidi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Rouzic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460987v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390630v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397029v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466214v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390596v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390604v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thir&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne-Homand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390634v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardin St-Antoine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390628v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. St-Antoine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390637v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adam" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925586v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02097697v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925576v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041882" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925581v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269289" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984772.ch2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012614v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bolten" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#214;stling" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905056v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Serre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760877v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cauchois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144930v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>