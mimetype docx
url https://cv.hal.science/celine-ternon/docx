--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,17052 +368,17687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-structured zinc oxide nanowire architecture for robust superhydrophobicity and multifunctionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamie Silk</w:t>
+                <w:t xml:space="preserve">Integrating Machine Learning and Life Cycle Assessment for Fehling-Inspired Sustainable Synthesis of Cu 2 O Nanowires and ML-Guided Design of Metal Oxide Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngjin Kim</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Huy Tran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107248⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (16), pp.7380-7393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.6c00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250493v1</w:t>
+                <w:t xml:space="preserve">hal-05607064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soline Beitone</w:t>
+                <w:t xml:space="preserve">Double-structured zinc oxide nanowire architecture for robust superhydrophobicity and multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405738v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly Process to Synthesize Cu 2 O Nanowires with Tunable Morphology by pH Adjustments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Braccini</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (15), pp.5946-5953. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249465v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
+                <w:t xml:space="preserve">Key technological elements for efficient integration of ZnO nanonets into performant field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Saïdi</w:t>
+                <w:t xml:space="preserve">F. Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Texier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shruti Sharma</w:t>
+                <w:t xml:space="preserve">Z. Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Ardila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">T. Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
+              <w:t xml:space="preserve">APL Electronic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0286300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150650v1</w:t>
+                <w:t xml:space="preserve">hal-05606924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Ecofriendly Process to Synthesize Cu 2 O Nanowires with Tunable Morphology by pH Adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (15), pp.5946-5953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375040v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-point bending behavior of individual ZnO nanowires studied by &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; Laue microdiffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoai‐khanh Khuu</w:t>
+                <w:t xml:space="preserve">Soufiane Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Magén</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1600576725003668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776388v1</w:t>
+                <w:t xml:space="preserve">hal-05150650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
+                <w:t xml:space="preserve">Self-rectifying hysteresis with dynamic conductance modulation in amorphous-nanocrystalline lanthanum nickelate based memristive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essohanam Beke</w:t>
+                <w:t xml:space="preserve">Dmitry Kuzmichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 431 (Special issue), pp.117039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272147v1</w:t>
+                <w:t xml:space="preserve">hal-05375040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Devices from Bottom-Up Silicon Nanowires: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+                <w:t xml:space="preserve">Impact of the La 2 NiO 4+δ Oxygen Content on the Synaptic Properties of the TiN/La 2 NiO 4+δ /Pt Memristive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoai‐khanh Khuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">César Magén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12071043⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698021v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica- and Silicon-Based Nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aptamer conjugated Si nanowire network/poly(pyrrole)-NTA structure for electrochemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essohanam Beke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12081270⟩</w:t>
+              <w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.100593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbsr.2023.100593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700712v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of working temperature and humidity in acetone detection by SnO$_2$ covered ZnO nanowire network based sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica- and Silicon-Based Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.935. </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12060935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12081270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616251v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricant Depletion‐Resistant Slippery Liquid‐Infused Porous Surfaces via Capillary Rise Lubrication of Nanowire Array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of working temperature and humidity in acetone detection by SnO$_2$ covered ZnO nanowire network based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong‐huy Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Riassetto</w:t>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Montemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202002058⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12060935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215343v1</w:t>
+                <w:t xml:space="preserve">hal-03616251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Functional Devices from Bottom-Up Silicon Nanowires: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12071043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978359v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role played by the nanowire/nanowire junctions in the electrical properties of semiconductor percolating silicon nanowire networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+                <w:t xml:space="preserve">Lubricant Depletion‐Resistant Slippery Liquid‐Infused Porous Surfaces via Capillary Rise Lubrication of Nanowire Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong‐huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.2002058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202002058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0023322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03024377v1</w:t>
+                <w:t xml:space="preserve">hal-03215343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Role of Inter-Nanowire Junctions on Current Percolation Effects in Silicon Nanonet Field-Effect Transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Legallais</w:t>
+                <w:t xml:space="preserve">Optimization of GOPS-Based Functionalization Process and Impact of Aptamer Grafting on the Si Nanonet FET Electrical Properties as First Steps towards Thrombin Electrical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.107725. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10091842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380107v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role played by the nanowire/nanowire junctions in the electrical properties of semiconductor percolating silicon nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Arjmand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Ternon</w:t>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcade⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (20), pp.204501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0023322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118921v1</w:t>
+                <w:t xml:space="preserve">hal-03024377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; encapsulated silicon nanowire field effect transistor for efficient label-free DNA hybridization detection in dry environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Role of Inter-Nanowire Junctions on Current Percolation Effects in Silicon Nanonet Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganesh Jayakumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
+                <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaffa5⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2019.107725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012585v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al2O3, Al doped ZnO and SnO2 encapsulation of randomly oriented ZnO nanowire networks for high performance and stable electrical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morisot</w:t>
+                <w:t xml:space="preserve">T Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nguyen</w:t>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montémont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+                <w:t xml:space="preserve">C Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab2aa5⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.025003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcade⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183996v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic fabrication of nano-to-millimeter scale integrated transistors based on transparent and flexible silicon nanonets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+                <w:t xml:space="preserve">Al2O3, Al doped ZnO and SnO2 encapsulation of randomly oriented ZnO nanowire networks for high performance and stable electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+                <w:t xml:space="preserve">T Maindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/ab1ebc⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (38), pp.385202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab2aa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332997v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+                <w:t xml:space="preserve">Monolithic fabrication of nano-to-millimeter scale integrated transistors based on transparent and flexible silicon nanonets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.025002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ab1ebc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162350v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of superiority of Si nanonet field effect transistors over multi-parallel Si nanowire ones in view of electrical DNA hybridization detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ZnO based nanowire network for gas sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.016301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aae0d5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.084004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab1f60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947795v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material engineering of percolating silicon nanowire networks for reliable and efficient electronic devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Wafer-scale HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; encapsulated silicon nanowire field effect transistor for efficient label-free DNA hybridization detection in dry environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Jayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.121871⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.184002+12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaffa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332991v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA grafting on silicon nanonets using an eco-friendly functionalization process based on epoxy silane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First evidence of superiority of Si nanonet field effect transistors over multi-parallel Si nanowire ones in view of electrical DNA hybridization detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pernot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.427⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.016301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aae0d5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101972v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative large scale integration of silicon nanowire-based field effect transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">Material engineering of percolating silicon nanowire networks for reliable and efficient electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143, pp.97-102. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.121871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.121871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948061v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics of silicon percolating nanonet-based field effect transistors in the presence of dispersion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">DNA grafting on silicon nanonets using an eco-friendly functionalization process based on epoxy silane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948032v1</w:t>
+                <w:t xml:space="preserve">hal-03101972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">An innovative large scale integration of silicon nanowire-based field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758864v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Electrical characteristics of silicon percolating nanonet-based field effect transistors in the presence of dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456362v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of hydrothermally grown ZnO nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0287-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456359v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
+                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201500172⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301262v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonets for biological sensing applications with enhanced optical detection ability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Comprehensive study of hydrothermally grown ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (23), pp.10652-10661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0287-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02077854v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowires: Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions (Adv. Electron. Mater. 10/2015)</w:t>
+                <w:t xml:space="preserve">Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (10), </w:t>
+              <w:t xml:space="preserve">, 2015, 1 (10), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.201570037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201500172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991892v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube Sheet as Top Contact Electrode for Nanowires: Highly Versatile and Simple Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nanonets for biological sensing applications with enhanced optical detection ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dupas Florence</w:t>
+                <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Stein,</w:t>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Aguirre,</w:t>
+                <w:t xml:space="preserve">M. Weidenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dhalluin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), pp.1669-1673. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.336-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2015.9041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112024v1</w:t>
+                <w:t xml:space="preserve">hal-02077854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolating silicon nanowire networks with highly reproducible electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Silicon Nanowires: Low Temperature Processing to Form Oxidation Insensitive Electrical Contact at Silicon Nanowire/Nanowire Junctions (Adv. Electron. Mater. 10/2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/1/015201⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201570037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112027v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron scattering mechanisms in fluorine-doped SnO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Nanotube Sheet as Top Contact Electrode for Nanowires: Highly Versatile and Simple Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupas Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Stein,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+                <w:t xml:space="preserve">Carla Aguirre,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Modreanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Florian Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4829672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.1669-1673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2015.9041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067050v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio semiconducting nanostructure random networks: highly versatile materials for multiple applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Serre</w:t>
+                <w:t xml:space="preserve">Percolating silicon nanowire networks with highly reproducible electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mongillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rey</w:t>
+                <w:t xml:space="preserve">P. Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Holtzinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.919-923. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.015201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201308047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/1/015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00908469v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of silicon nanowire networks for biological sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron scattering mechanisms in fluorine-doped SnO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (18), pp.183713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4829672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00849874v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Karst</w:t>
+                <w:t xml:space="preserve">High aspect ratio semiconducting nanostructure random networks: highly versatile materials for multiple applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Holtzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Deshayes</w:t>
+                <w:t xml:space="preserve">P. Periwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.919-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201308047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641597v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of silicon nanowire networks for biological sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Periwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.390-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641601v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional oxide nanostructures by metal-organic chemical vapor deposition (MOCVD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Audier</w:t>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bartasyte</w:t>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Girardot</w:t>
+                <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067083v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes as injection electrodes for organic thin film transistor devices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390594v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-rich SiO2/SiO2 multilayers: A promising material for the third generation of solar cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional oxide nanostructures by metal-organic chemical vapor deposition (MOCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gourbilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maestre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3156730⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (8), pp.1523-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac-con-08-08-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624557v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotubes as injection electrodes for organic thin film transistor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Thery</w:t>
+                <w:t xml:space="preserve">P. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.9, (2009) 1457-1461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00290801v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid catalyzed PtSi growth of Si nanowires and electrical characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Silicon-rich SiO2/SiO2 multilayers: A promising material for the third generation of solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gordon</w:t>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.013501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3156730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290805v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of films grown by magnetron sputtering of a BiFeO3 target</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOCVD of BiFeO3 thin films on SrTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Jessica Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.200606571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290812v1</w:t>
+                <w:t xml:space="preserve">hal-00290801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si nanowire growth and characterization using a microelectronics-compatible catalyst : PtSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Solid catalyzed PtSi growth of Si nanowires and electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dhalluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.89, December (2006) 233111</w:t>
+              <w:t xml:space="preserve">, 2006, 89, pp.233111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394743v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Structural properties of films grown by magnetron sputtering of a BiFeO3 target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Pelissier</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290817v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for the fabrication of Si/SiO2 multilayers using reactive magnetron sputtering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si nanowire growth and characterization using a microelectronics-compatible catalyst : PtSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.89, December (2006) 233111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00294-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04435447v1</w:t>
+                <w:t xml:space="preserve">hal-00394743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pulsed metalorganic chemical vapor deposition of iron oxides and bismuth-iron oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silicon Nitride and Silicon Dioxide Thin Insulating Films and Other Emerging Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005-01, pp.498-509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An original approach for the fabrication of Si/SiO2 multilayers using reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 419 (1-2), pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00294-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Si-rich/SiO 2 nanostructured multilayers by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gourbilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (20), pp.3058-3060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1371794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the synaptic properties of TiN/La2NiO4+δ/Pt memristive devices by post-deposition annealing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flexible nanocomposite material as a transparent p-type semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hanauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuronics 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487701v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of La2NiO4+δ – based memristive devices for spiking neural networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimizing material use with high-precision capillary printing for electronic device fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanisha Badhauria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Memristive Phenomena in Chalcogenides and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Berchtesgaden, Germany</w:t>
+              <w:t xml:space="preserve">AMN11 11th International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacDiarmid Institute, Feb 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867694v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Life Water Repellent Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+                <w:t xml:space="preserve">Strain induced Flexible Piezoelectric device employing Semiconducting Nanowire Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharma Shruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braccini Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volpi Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia Conference on Material and Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">AMN11 11th International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacDiarmid Institute, Feb 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753843v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of piezotronic behaviour of horizontally randomly oriented ZnO Nanowire network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+                <w:t xml:space="preserve">Tuning the synaptic properties of TiN/La2NiO4+δ/Pt memristive devices by post-deposition annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Magén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuronics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29363/nanoge.neuronics.2024.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755019v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of piezotronic behaviour of horizontally randomly oriented ZnO Nanowire network for implementation in future electronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+                <w:t xml:space="preserve">Optimization of La2NiO4+δ – based memristive devices for spiking neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoai‐khanh Khuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non Linear Micro/Nano systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Memristive Phenomena in Chalcogenides and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Berchtesgaden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755059v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND EMPLOYABILITY OF ZINC OXIDE NANOWIRES FOR FLEXIBLE ELECTRONICS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Long Life Water Repellent Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Sol-Gel et Chimie Liquide AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint etienne, France</w:t>
+              <w:t xml:space="preserve">5th Asia Conference on Material and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755024v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus Membrane for sea water desalination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. H. Thi Thanh</w:t>
+                <w:t xml:space="preserve">Study of piezotronic behaviour of horizontally randomly oriented ZnO Nanowire network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Water Sustainability &amp; Green Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Ho Chi Mim Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">Euromat 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706434v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+                <w:t xml:space="preserve">Study of piezotronic behaviour of horizontally randomly oriented ZnO Nanowire network for implementation in future electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Non Linear Micro/Nano systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755057v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional ZnO nanowires‐based nanocomposites by capillary rise infiltration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+                <w:t xml:space="preserve">Janus Membrane for sea water desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabio Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Thi Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sol‐gel 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Water Sustainability &amp; Green Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ho Chi Mim Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754978v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and characterization of a Cu2O nanonet as a p-type TCO for opto-electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journée sol‐gel AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Future Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755000v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical behaviour of semiconducting nanonets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Volpi</w:t>
+                <w:t xml:space="preserve">Multifunctional ZnO nanowires‐based nanocomposites by capillary rise infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022, 9th forum on new materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Sol‐gel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706054v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting nanonets: a highly promising nanomaterial for macroscale functional devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Materials 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14eme Journée sol‐gel AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638854v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">GROWTH AND EMPLOYABILITY OF ZINC OXIDE NANOWIRES FOR FLEXIBLE ELECTRONICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR B2i "biofilms marins et bactériens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Sol-Gel et Chimie Liquide AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692294v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electro-mechanical behaviour of semiconducting nanonets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022, 9th forum on new materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755031v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconducting nanonets: a highly promising nanomaterial for macroscale functional devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Future Materials 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756478v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and fabrication of ZnO nanowire networks based devices for biodetection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée C’Nano AURA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR B2i "biofilms marins et bactériens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755027v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonet, a promising material for flexible and large-scale electronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Salem</w:t>
+                <w:t xml:space="preserve">Towards a new generation of electrical biosensors based on 2D silicon nanowire networks for DNA and Thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Nanotech France 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887925v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NWFETs for biosensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a robust fabrication process for single silicon nanowire-based omega gate transistors on polyamide substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée lancement de l’Institut des Technologies de la santé Grenobloise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Euromat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756735v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’aptacapteurs à nanofils basés sur la détection électrique par effet de champ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+                <w:t xml:space="preserve">Study and fabrication of ZnO nanowire networks based devices for biodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du pôle PEM, IDEX grenoblois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée C’Nano AURA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756800v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonet, promising material for flexible large-scale electronics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Silicon nanonet, a promising material for flexible and large-scale electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bracini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bawedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Euromat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755043v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces for water harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NWFETs for biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Langlet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Nanotechnology and Application (IWNA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Phan Thiet, Vietnam</w:t>
+              <w:t xml:space="preserve">Journée lancement de l’Institut des Technologies de la santé Grenobloise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753917v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of semiconducting nanonets for the 3D CMOS integration of biosensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Silicon nanonet, promising material for flexible large-scale electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabassom Arjmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T.T.T. Nguyên</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2N : journées nationales des nanofils semiconducteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756792v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+                <w:t xml:space="preserve">Surfaces for water harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Nanotechnology and Application (IWNA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Phan Thiet, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756746v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Potential of semiconducting nanonets for the 3D CMOS integration of biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t>
+              <w:t xml:space="preserve">J2N : journées nationales des nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400730v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field-Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Potential of nanonets for the 3D integration of biosensors on CMOS (invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 132-133</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs Journées Nationales Nanofils Semiconducteurs, Lyon, 13-15 Nov. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400540v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces with wettability contrasts for water harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+                <w:t xml:space="preserve">New generation of FET aptasensors based on silicon nanowire networks for thrombin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Chemistry Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Réunion d’automne du Club MicroCapteurs Chimiques (CMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753931v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly performant field-effect transistors based on Si nanonet: a novel approach for portable, easy-to-use and label-free DNA sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration d’aptacapteurs à nanofils basés sur la détection électrique par effet de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du pôle PEM, IDEX grenoblois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981214v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of nanonet-based field-effect transistors in the presence of percolating effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoelectronics and Smart Systems Technologies for Future Applications (Joint SiNano-NEREID-Nanonets2Sense-Convergence Workshop at ESSDERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">2019 Joint International EuroSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France. Actes pp. 132-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401189v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonet: from nanostructured material to macroscale functional devices for sensing applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfaces with wettability contrasts for water harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">World Chemistry Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954900v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxide Nanonets for Gas Sensing Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Silicon nanonet: from nanostructured material to macroscale functional devices for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Mouis</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazimajou T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, nanonets2Sense, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981229v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1D and 2D semi-conducting nanostructures for FET detection of DNA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Metal Oxide Nanonets for Gas Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bange</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors, ,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981230v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de structures cœur-coquille ZnO/Al:ZnO à très grand facteur de forme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New 1D and 2D semi-conducting nanostructures for FET detection of DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors, ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981222v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Apta-NanoNetFET biosensors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthèse de structures cœur-coquille ZnO/Al:ZnO à très grand facteur de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">13ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981225v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of passivation on two-dimensional randomly oriented ZnO nanowire networks for the electrical detection of acetone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly performant field-effect transistors based on Si nanonet: a novel approach for portable, easy-to-use and label-free DNA sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Semi-conducting Nanomaterials for Health, Environment and Security Applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanonets2Sense, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070471v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting nanonets: Design and integration into functional devices for multiple sensing applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of nanonet-based field-effect transistors in the presence of percolating effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Nanoelectronics and Smart Systems Technologies for Future Applications (Joint SiNano-NEREID-Nanonets2Sense-Convergence Workshop at ESSDERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981218v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Superhydrophilic to Superhydrophobic Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
+                <w:t xml:space="preserve">Towards Apta-NanoNetFET biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vallejo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">11th Ibero-American Congress on Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016919v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of percolating silicon nanonet FETs for sensing applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Effect of passivation on two-dimensional randomly oriented ZnO nanowire networks for the electrical detection of acetone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanowire Week 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamilton, Ontario, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929333v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the integration of Si nanonets into FETs for biosensing applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semiconducting nanonets: Design and integration into functional devices for multiple sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Aug 2018, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929331v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanonets: functional nanomateials designed for electrical detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">From Superhydrophilic to Superhydrophobic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibit on Advanced Materials and Processes (EUROMAT 2017), symposium A.7: Functional Nanomaterials for Novel Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Fernandez, A. Cremades, O. Rader and P. Schaff, Sep 2017, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016909v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of label-free DNA sensor using silicon nanonet field-effect transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of percolating silicon nanonet FETs for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EuroSENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040312⟩</w:t>
+              <w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.23-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929242v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an eco-friendly DNA grafting process based on epoxy silane functionalization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the integration of Si nanonets into FETs for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Workshop Surfocap-CMC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.231-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016914v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Silicon Nanonet Field Effect Transistor as Photodiodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+                <w:t xml:space="preserve">ZnO nanonets: functional nanomateials designed for electrical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Electronic Conference on Sensors and Applications (ECSA-4)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Congress and Exhibit on Advanced Materials and Processes (EUROMAT 2017), symposium A.7: Functional Nanomaterials for Novel Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Fernandez, A. Cremades, O. Rader and P. Schaff, Sep 2017, Thessalonique, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016904v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the long-term stability of Si and SiC nanowires under physiological conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Silicon Nanonet Field Effect Transistor as Photodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Kayaharman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Ternon</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangtak Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Electronic Conference on Sensors and Applications (ECSA-4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, internet environnement, United States. pp.124.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecsa-4-04925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049744v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanonets semiconducteurs: de la conception à l'intégration en dispositifs électroniques pour la détection de biomolécules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+                <w:t xml:space="preserve">Toward an eco-friendly DNA grafting process based on epoxy silane functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3th International Workshop Surfocap-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016901v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New semiconductive nanostructures for electrical biosensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+                <w:t xml:space="preserve">On the development of label-free DNA sensor using silicon nanonet field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique Minalogic : Technologies du numérique pour la médecine personnalisée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 EuroSENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.312.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049764v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Direct Photolithography - Principle and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+                <w:t xml:space="preserve">Investigating the long-term stability of Si and SiC nanowires under physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT’s 6th Annual World Congress of Nano Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs, J2N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016942v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’élaboration de nanonets de silicium par voie liquide à la fabrication de transistors à effet de champ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Nanonets semiconducteurs: de la conception à l'intégration en dispositifs électroniques pour la détection de biomolécules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée Sol-Gel et Chimie Liquide Rhône-Alpes-Auvergne (JSGRAA12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Chadeyron, A. Potdevin, D. Boyer, F. Vocanson et M. Langlet, Mar 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016948v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of ZnO nanowires grown by hydrothermal synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam,, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance de n anofils de ZnO par synthèse hydrothermale : une 1ère étape vers la réalisation de biocapteurs d’ADN électriques sans marqueurs à base de réseaux de nanofils de ZnO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée Sol-Gel Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Si nanonet field effect transistors by microelectronic processes (invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Nanowires (EMN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization by Sol-Gel Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+                <w:t xml:space="preserve">New semiconductive nanostructures for electrical biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress and Expo on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journée Thématique Minalogic : Technologies du numérique pour la médecine personnalisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Tronche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016939v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconductive nanostructures for electrical DNA detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sol-Gel Direct Photolithography - Principle and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BIT’s 6th Annual World Congress of Nano Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016949v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high-K dielectric integrated silicon nanowire sensor for DNA sensing application (Conference Presentation)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">De l’élaboration de nanonets de silicium par voie liquide à la fabrication de transistors à effet de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Nanoscience + Engineering: Biosensing and Nanomedecine IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Journée Sol-Gel et Chimie Liquide Rhône-Alpes-Auvergne (JSGRAA12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Chadeyron, A. Potdevin, D. Boyer, F. Vocanson et M. Langlet, Mar 2016, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016568v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanonets: promising electrically active material with long-term performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Functionalization by Sol-Gel Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">3rd World Congress and Expo on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016966v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowire networks: Fabrication and application to label-free electrical DNA biosensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semiconductive nanostructures for electrical DNA detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">8th Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016986v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of sol-gel ZnO thin films – A 1st step toward ZnO nanowire growth and their integration into DNA biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Demes</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of high-K dielectric integrated silicon nanowire sensor for DNA sensing application (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Jayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Langlet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journée Sol-Gel Rhône-Alpes-Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Nanoscience + Engineering: Biosensing and Nanomedecine IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp.99300Q, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016957v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanowire length in morphological and electrical properties of silicon nanonets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Francheteau</w:t>
+                <w:t xml:space="preserve">Silicon nanonets: promising electrically active material with long-term performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798370v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a DNA sensor based on a random silicon nanowire network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO nanowire networks: Fabrication and application to label-free electrical DNA biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2013, 5th International Conference on One Dimensionnal Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908471v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio nanostructure random networks: highly versatile material for multiple applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of sol-gel ZnO thin films – A 1st step toward ZnO nanowire growth and their integration into DNA biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2013, 5th International Conference on One Dimensionnal Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
+              <w:t xml:space="preserve">11ème Journée Sol-Gel Rhône-Alpes-Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, St Etienne,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908472v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio nanostructure networks: highly versatile material for multiple applications.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of nanowire length in morphological and electrical properties of silicon nanonets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Durlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French American Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908470v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cagnon</w:t>
+                <w:t xml:space="preserve">Elaboration of a DNA sensor based on a random silicon nanowire network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mongillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Periwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICON 2013, 5th International Conference on One Dimensionnal Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807357v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive randomly oriented silicon nanowire networks for biological sensing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">High aspect ratio nanostructure random networks: highly versatile material for multiple applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Holtzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Periwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2012 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ICON 2013, 5th International Conference on One Dimensionnal Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807388v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High aspect ratio nanostructure networks: highly versatile material for multiple applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">French American Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807391v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco CA, France. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807398v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive randomly oriented silicon nanowire networks for biological sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mongillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2012 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807401v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Volpi</w:t>
+                <w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, saint malo, France. p. 137-142 ISBN 2-9522395-3-3</w:t>
+              <w:t xml:space="preserve">MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807396v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanostructured material for dye sensitized solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hawai, United States. pp.5616827, Pages 3260-3263</w:t>
+              <w:t xml:space="preserve">1st European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641609v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Delachat</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408928v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of ZnO nanowires by MOCVD: fundamental role of the substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un TP de simulation, élaboration et caractérisation d'une cellule photovoltaïque de première génération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216th Meeting of the Electrochemical Society / EuroCVD-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11èmes Journée Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, saint malo, France. p. 137-142 ISBN 2-9522395-3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460977v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Nanotechnology for integration of Nanostructures in Nanoelectronic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">Zinc oxide nanostructured material for dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Advanced Research Workshop (FTM-6) Future Trends in Microelectronics: Unmapped Roads</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hawai, United States. pp.5616827, Pages 3260-3263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461115v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CBD and MOCVD method for ZnO nanowires growth dedicated to dye sensitized solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EU PVSEC (24th European Photovoltaic Solar Energy Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hamburg, Germany. pp.613-617</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460984v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+                <w:t xml:space="preserve">Growth of ZnO nanowires by MOCVD: fundamental role of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">216th Meeting of the Electrochemical Society / EuroCVD-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460970v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray diffraction of nanostructured ZnO for solar cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emerging Nanotechnology for integration of Nanostructures in Nanoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agraffeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kogelschtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Advanced Research Workshop (FTM-6) Future Trends in Microelectronics: Unmapped Roads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sardinia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470649343.ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460987v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the growth of transparent conductive oxide and ZnO nanowires for dye sensitized solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Comparison of CBD and MOCVD method for ZnO nanowires growth dedicated to dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">24th EU PVSEC (24th European Photovoltaic Solar Energy Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hamburg, Germany. pp.613-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460989v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de nanofils de ZnO en vue de la réalisation de cellules solaires à colorant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coindeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2008 SF2M (Annual Meeting of the French society of metallurgy and materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390630v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Zno nanowires by metal-organic chemical vapor deposition.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dhalluin</w:t>
+                <w:t xml:space="preserve">Investigation of the growth of transparent conductive oxide and ZnO nanowires for dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bionaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Oxydes fonctionnnels pour intégration en micro- et nano-électronique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, autrans, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397029v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité du débat scientifique dans l'enseignement supérieur : application à la physique quantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">X-Ray diffraction of nanostructured ZnO for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th Colloque “Questions de pédagogie dans l'enseignement supérieur”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466214v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials of nanowires in photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Semiconductor Nanowires (3SN'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanowire-based dye-sensitized solar cells: investigation of growth conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bellet</w:t>
+                <w:t xml:space="preserve">Croissance de nanofils de ZnO en vue de la réalisation de cellules solaires à colorant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference, EU-PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain. pp.214-217</w:t>
+              <w:t xml:space="preserve">JA 2008 SF2M (Annual Meeting of the French society of metallurgy and materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390604v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité du débat scientifique dans l'enseignement supérieur : application à la physique quantique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of Zno nanowires by metal-organic chemical vapor deposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kogelschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Colloque “Questions de pédagogie dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brest, France. pp.787-792</w:t>
+              <w:t xml:space="preserve">Workshop " Oxydes fonctionnnels pour intégration en micro- et nano-électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390609v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilization of SmNiO3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilité du débat scientifique dans l'enseignement supérieur : application à la physique quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD-16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Den haag, Netherlands</w:t>
+              <w:t xml:space="preserve">the 5th Colloque “Questions de pédagogie dans l'enseignement supérieur”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466211v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube Networks for optoelectronic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">ZnO Nanowire-based dye-sensitized solar cells: investigation of growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Martel</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Nanotube optics and Nanospectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Canada</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference, EU-PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain. pp.214-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390634v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D carbon nanotube electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Utilité du débat scientifique dans l'enseignement supérieur : application à la physique quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 APS March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, DENVER, United States</w:t>
+              <w:t xml:space="preserve">5th Colloque “Questions de pédagogie dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brest, France. pp.787-792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390628v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube Networks: Exceptional Electrical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ternon</w:t>
+                <w:t xml:space="preserve">Influence of thickness on the epitaxial stabilization of SmNiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne-Homand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ihzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regroupement Québécois sur les Matériaux de Pointe RQMP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, montreal, Canada</w:t>
+              <w:t xml:space="preserve">EuroCVD-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Den haag, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390637v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study and control of gold colloidal drop evaporation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Carbon Nanotube Networks for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cardin St-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Nanotube optics and Nanospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397011v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time imaging of dielectrophoresis integration of gold colloids into NIL devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">1D carbon nanotube electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Berton</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. St-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th MNE International conference on Micro-Nano Enginerring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2007 APS March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, DENVER, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397013v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Si Nanowire Integration: CVD Growth, Characterization and Comparison of Au vs PtSi Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Ferret</w:t>
+                <w:t xml:space="preserve">Carbon Nanotube Networks: Exceptional Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cardin St-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">Regroupement Québécois sur les Matériaux de Pointe RQMP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390626v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Feasibility of Si Nanowire Integration: CVD Growth, Characterization and Comparison of Au vs PtSi Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Ternon</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dhalluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">, 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390619v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Dynamic study and control of gold colloidal drop evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vempaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS 207th Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t>
+              <w:t xml:space="preserve">TNT Trends in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395838v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Real time imaging of dielectrophoresis integration of gold colloids into NIL devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinedo-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32th MNE International conference on Micro-Nano Enginerring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ characterization of iron oxide quantum dots and thin film growth using AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulsed-MOCVD Growth of Transition Metal Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECS 207th Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Quebec City, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pulsed Metalorganic chemical vapor deposition of transition metal oxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, ., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17423,374 +18058,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanonet, promising material for flexible large-scale electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabassom Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Bawedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanonets2Sense - integrated sensors for health and well-being: project results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Forum for Electronic Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly oriented monocrystalline ZnO nanowire networks for acetone electrical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lourhzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semi-conducting Nanomaterials for Health, Environment and Security Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17800,297 +18435,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Electrical Characteristics of Si Nanonet Field Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenoble, France. IEEE, pp.1-4, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUROSOI-ULIS45800.2019.9041882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency Noise Characterization of Si Nanonet Field Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoforos Theodorou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Mouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Neuchatel, Switzerland. ICLAB, p180-183, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-ICLAB-ICNF-269289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18100,271 +18735,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Si-Based NW FETs for DNA Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fradetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. by F. Balestra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond‐CMOS Nanodevices 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.25-41, 2014, Nanoscience and Nanotechnology Series, 978-1-84821-654-9, 978-1-11898-477-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118984772.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bolten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Erik Hellström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Östling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond‐CMOS Nanodevices 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.5-23, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18374,205 +19009,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycrystalline semiconductor nanostructured material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 10,692,718. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau nanostructuré semi-conducteur polycristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1461326. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18582,358 +19217,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Clean Room” mission or virtual reality for microelectronics learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi est-il important d’avoir une égalité femmes-hommes dans le monde de l’IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, élaboration et caractérisation de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.0011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2015013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18943,105 +19578,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano dedans, Macro dehors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Communauté Université Grenoble Alpes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04144930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId455"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19188,51 +19823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081270" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03616251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montemont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12060935" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023322" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107725" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03118921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arjmand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Haffner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ternon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jayakumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstrom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaffa5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mont&#233;mont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maindron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2aa5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aae0d5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.121871" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03101972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Calais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.427" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500172" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.01.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062ZXJ3W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201570037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas Florence" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Stein," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aguirre," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.9041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/1/015201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829672" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20TQF5SH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD3C5CTR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Aguirre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjardins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Portier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voivenel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00294-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZPTJC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voivenel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madelon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1371794" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neuronics.2024.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04867694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755059v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638854v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756478v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755027v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bracini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salem" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756792v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981214v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo P&#233;rez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02401189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954900v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazimajou T" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981229v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bange" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02070471v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981218v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962591" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929331v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962570" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016909v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929242v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040312" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016904v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Kayaharman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ternon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtak Park" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-4-04925" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049764v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016950v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bange" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016568v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237350" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebrun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016986v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durlin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Francheteau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872755" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908472v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Aguirre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641609v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461115v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agraffeil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschtaz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470649343.ch14" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460984v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majidi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Rouzic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460987v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390630v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397029v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466214v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390596v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390604v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thir&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390609v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466211v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne-Homand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390634v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardin St-Antoine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390628v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. St-Antoine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390637v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adam" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925586v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02097697v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925576v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041882" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925581v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269289" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012611v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984772.ch2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012614v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bolten" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#214;stling" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905056v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Serre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760877v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cauchois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144930v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassom Arjmand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05821" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00991" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morisot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fellahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arjmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0286300" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sa&#239;di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576725003668" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Koroleva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzmichev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04776388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoai&#8208;khanh Khuu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12081270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03616251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zuliani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Luque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Montemont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12060935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12071043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Theodorou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10091842" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0023322" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02380107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legallais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2019.107725" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03118921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arjmand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Haffner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Bawedin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ternon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mont&#233;mont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maindron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab2aa5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ab1ebc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02162350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1f60" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Jayakumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstrom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaffa5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aae0d5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02332991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.121871" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03101972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Calais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.427" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lebrun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brouzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02077854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weidenhaupt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2015.01.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-062ZXJ3W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201570037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas Florence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Stein," TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aguirre," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dhalluin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.9041" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mongillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Periwal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/1/015201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829672" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20TQF5SH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD3C5CTR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Aguirre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjardins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290801v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200606571" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSB3Q9Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gordon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dhalluin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelissier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gourbilleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Portier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voivenel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dufour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00294-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZPTJC2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435431v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voivenel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Madelon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1371794" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607811v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tournaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanisha Badhauria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607829v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Shruti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braccini Muriel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volpi Fabien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.neuronics.2024.035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04867694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755057v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706054v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04638854v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gondran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Haffner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755027v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887925v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bracini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756735v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400730v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756746v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02400540v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954900v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazimajou T" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo P&#233;rez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02401189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981225v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02070471v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962591" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929331v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962570" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016909v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016904v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Kayaharman" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ternon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangtak Park" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-4-04925" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016914v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040312" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049744v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rapenne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016948v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bange" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016568v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237350" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016966v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lebrun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016957v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durlin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Francheteau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872755" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908472v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Aguirre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908470v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807388v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807396v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Constantin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claudon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641609v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460977v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461115v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agraffeil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschtaz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470649343.ch14" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majidi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Rouzic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460989v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460987v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390596v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397029v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvalot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466214v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pignard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390604v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thir&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390609v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466211v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conchon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne-Homand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ihzaz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390634v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cardin St-Antoine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390628v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. St-Antoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390637v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390626v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397011v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinedo-Rivera" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397013v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390619v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395838v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390565v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925586v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02097697v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112231v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lourhzal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Cornelius" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925576v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041882" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925581v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-ICLAB-ICNF-269289" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012611v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fradetal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984772.ch2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012614v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bolten" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#214;stling" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755063v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905056v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Serre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760877v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cauchois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arnaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226010v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Claudon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2015013" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144930v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>