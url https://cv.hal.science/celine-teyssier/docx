--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -374,51 +374,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French View of Sustainable Work in a Context of Work Transformations Discussed as a Part of Social Dialogue</w:t>
+                <w:t xml:space="preserve">French view of sustainable work in a context of work transformations discussed as a part of social dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Labour Law e-journal</w:t>
             </w:r>
             <w:r>
@@ -512,435 +512,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre satire technocratique et machinerie implacable, une image cinématographique peu flatteuse des institutions européennes</w:t>
+                <w:t xml:space="preserve">Le télétravail au domicile, les accidents et la sécurité des lieux : une perspective comparatiste Franco-Espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.93-115</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270587v1</w:t>
+                <w:t xml:space="preserve">hal-04332352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail au domicile, les accidents et la sécurité des lieux : une perspective comparatiste Franco-Espagnole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">celine teyssier</w:t>
+                <w:t xml:space="preserve">Entre satire technocratique et machinerie implacable, une image cinématographique peu flatteuse des institutions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Considérant : Revue du droit imaginé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.93-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16595-8.p.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332352v1</w:t>
+                <w:t xml:space="preserve">hal-04270587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imprévision : un bilan mineur pour une innovation majeure du droit des contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 6, pp.8-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail au domicile : une approche juridique des mutations en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 1, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert d'entreprise et les vicissitudes de la volonté du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité des mécanismes de suivi du Comité européen des droits sociaux (CEDS) au prisme de l'article 3 de la Charte sociale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -950,392 +959,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic system in the workplace, the challenges of human oversight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Law academy, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot humanoïde sur le lieu de travail : quel devenir pour le contrôle humain des systèmes d'intelligence artificielle à haut risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faces/phases of humanoids: ethics of digital surveillance, sustainable world models &amp; privacy rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Panthéon-Assas Université, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et droit du travail : un dialogue à construire et des liens à fertiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité et Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit des affaires, Université Toulouse Capitole, Nov 2023, Toulouse, France. pp.81-99, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13zwt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French view of sustainable work in a context of work transformations discussed as a part of social dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social dialogue in a time of societal transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Biagi Foundation - University of Modena and Reggio Emilia, Mar 2024, Modène, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre satire technocratique et machinerie implacable, une image cinématographique peu flatteuse des institutions européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UE, Cinéma et séries TV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Limoges; Université de Pau et des Pays de l'Adour; Europe Droit et Action Publique, Feb 2023, Limoges, France. pp.93-115, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Université de Limoges; Université de Pau et des Pays de l'Adour; Europe Droit et Action Publique, Feb 2023, Limoges, France. pp.93-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1555,51 +1555,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labour Law Research Network (LLRN6) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Warsaw, University of Lodz, Jun 2023, Varsovie (Warsaw), Poland</w:t>
+              <w:t xml:space="preserve">, University of Warsaw, University of Lodz, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1741,51 +1741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe des valeurs : un aspect central délaissé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit de l'Union sous le prisme de la Présidence française du Conseil de l'UE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2095,51 +2095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence des algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence des algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2463,78 +2463,78 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et droit du travail : un dialogue à construire et des liens à fertiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADDCDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité et Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, actes de colloque n°9, Presses de l’Université Toulouse Capitole, pp.81-99, 2024, 978-2-36170-298-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13zwt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912998v1</w:t>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence , automated decision-making in employee assessment : the challenges of rebalancing power and data protection in the workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Richard Gonzalez; Maitena Poelemans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios sobre los efectos de la aplicacion de la inteligencia artificial en el sistema juridico = Etudes sur les effets de l'application de l'intelligence artificielle dans le système juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -2925,51 +2925,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vies du salarié saisies par les technologies de l’informatisation et de la communication : Essai sur une protection par les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Pau et des Pays de l'Adour, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PAUU2097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3086,51 +3086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C377B4E1"/>
+    <w:nsid w:val="2FF658E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8736-912X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256713251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=celine teyssier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zwt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16595-8.p.0093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.bluma.2023.01.0261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02437217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Adrianirina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02749034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/des-instruments-et-des-logiques-a-l-epreuve-d-une-gouvernance-globale/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05002757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriabosch.com/libro/59994/Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.35139438.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04322018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PAUU2097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8736-912X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256713251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=celine teyssier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16595-8.p.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zwt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.bluma.2023.01.0261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02437217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Adrianirina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02749034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/des-instruments-et-des-logiques-a-l-epreuve-d-une-gouvernance-globale/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05002757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriabosch.com/libro/59994/Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.35139438.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04322018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PAUU2097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>