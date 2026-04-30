--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -3086,51 +3086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FF658E2"/>
+    <w:nsid w:val="F1DCDAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>