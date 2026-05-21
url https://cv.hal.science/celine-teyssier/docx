--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -967,165 +967,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic system in the workplace, the challenges of human oversight</w:t>
+                <w:t xml:space="preserve">Robot humanoïde sur le lieu de travail : quel devenir pour le contrôle humain des systèmes d'intelligence artificielle à haut risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour 2030</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Law academy, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Faces/phases of humanoids: ethics of digital surveillance, sustainable world models &amp; privacy rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Panthéon-Assas Université, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339177v1</w:t>
+                <w:t xml:space="preserve">hal-05338583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot humanoïde sur le lieu de travail : quel devenir pour le contrôle humain des systèmes d'intelligence artificielle à haut risque ?</w:t>
+                <w:t xml:space="preserve">Algorithmic system in the workplace, the challenges of human oversight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faces/phases of humanoids: ethics of digital surveillance, sustainable world models &amp; privacy rights</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Panthéon-Assas Université, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Labour 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Law academy, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338583v1</w:t>
+                <w:t xml:space="preserve">hal-05339177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et droit du travail : un dialogue à construire et des liens à fertiliser</w:t>
               </w:r>
@@ -1390,234 +1390,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche juridique des mutations géographiques du travail : le renouveau du domicile, lieu de travail d'hier et d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">Occupational health in the digital age: rethinking employer obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux &amp; limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour les sciences sociales, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Decent work in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pazmany Peter Catholic University; Friedrich Ebert Stiftung, Apr 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126814v1</w:t>
+                <w:t xml:space="preserve">hal-04127025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational health in the digital age: rethinking employer obligations</w:t>
+                <w:t xml:space="preserve">Artificial intelligence and data protection at workplace : how the legal framework can promote the design of sustainable technologies and reinforce workers’ data protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decent work in the digital age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pazmany Peter Catholic University; Friedrich Ebert Stiftung, Apr 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Labour Law Research Network (LLRN6) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warsaw, University of Lodz, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127025v1</w:t>
+                <w:t xml:space="preserve">hal-04148341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence and data protection at workplace : how the legal framework can promote the design of sustainable technologies and reinforce workers’ data protection</w:t>
+                <w:t xml:space="preserve">Une approche juridique des mutations géographiques du travail : le renouveau du domicile, lieu de travail d'hier et d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">celine teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Law Research Network (LLRN6) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Warsaw, University of Lodz, Jun 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Le travail à distance. Défis, enjeux &amp; limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour les sciences sociales, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148341v1</w:t>
+                <w:t xml:space="preserve">hal-04126814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the remote work on safe and health workplace: a cross-border perspective (France-Spain)</w:t>
               </w:r>
@@ -2371,195 +2371,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle : l’Union européenne, la Chine et les États-Unis, des instruments et des logiques à l’épreuve d’une gouvernance globale</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Alkorta Idiakez, Itziar; Hernandez, Yannick; Etxeberria, Urtzi. </w:t>
+                <w:t xml:space="preserve">Durabilité et droit du travail : un dialogue à construire et des liens à fertiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADDCDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriak. Environnements transfrontaliers : changement climatique, contextes éducatifs et nouveaux défis numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Durabilité et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, actes de colloque n°9, Presses de l’Université Toulouse Capitole, pp.81-99, 2024, 978-2-36170-298-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13zwt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913009v1</w:t>
+                <w:t xml:space="preserve">hal-04912998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité et droit du travail : un dialogue à construire et des liens à fertiliser</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ADDCDA. </w:t>
+                <w:t xml:space="preserve">Intelligence artificielle : l’Union européenne, la Chine et les États-Unis, des instruments et des logiques à l’épreuve d’une gouvernance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">celine teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alkorta Idiakez, Itziar; Hernandez, Yannick; Etxeberria, Urtzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durabilité et Droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mugarteko ingurumena: aldaketa klimatikoa, hezkuntza-testuinguruak eta erronka digital berriak. Environnements transfrontaliers : changement climatique, contextes éducatifs et nouveaux défis numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-295, 2024, 978-2-35311-002-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912998v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence , automated decision-making in employee assessment : the challenges of rebalancing power and data protection in the workplace</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1DCDAE6"/>
+    <w:nsid w:val="CC3F5E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8736-912X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256713251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=celine teyssier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16595-8.p.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zwt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.bluma.2023.01.0261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02437217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Adrianirina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02749034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/des-instruments-et-des-logiques-a-l-epreuve-d-une-gouvernance-globale/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05002757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriabosch.com/libro/59994/Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.35139438.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04322018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PAUU2097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-teyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8736-912X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256713251" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=celine teyssier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teyssier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16595-8.p.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04332361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zwt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03608882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.bluma.2023.01.0261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02437217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Adrianirina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02749034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/des-instruments-et-des-logiques-a-l-epreuve-d-une-gouvernance-globale/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05002757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriabosch.com/libro/59994/Estudios-sobre-los-efectos-de-la-aplicacion-de-la-Inteligencia-Artificial-en-el-sistema-juridico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.35139438.20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lerouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04322018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PAUU2097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>