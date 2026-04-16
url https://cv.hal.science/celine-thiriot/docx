--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -370,234 +370,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02380340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to the Reconstruction of the State in Mali</w:t>
+                <w:t xml:space="preserve">Is there a French touch for African studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Post-intervention Governance and Security in the African Sahel, Northwestern University et Sciences Po Paris, Northwestern University, French Interdisciplinary Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Evanston (Illinois), United States</w:t>
+              <w:t xml:space="preserve">Conférence Africa multiple and relational, Université de Bayreuth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636315v1</w:t>
+                <w:t xml:space="preserve">hal-02628613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer à Sciences Po Bordeaux : offre de formation et conditions d’accès</w:t>
+                <w:t xml:space="preserve">Challenges to the Reconstruction of the State in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres universitaires France-Ghana, Université du Ghana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Accra, Ghana</w:t>
+              <w:t xml:space="preserve">Workshop Post-intervention Governance and Security in the African Sahel, Northwestern University et Sciences Po Paris, Northwestern University, French Interdisciplinary Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Evanston (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628614v1</w:t>
+                <w:t xml:space="preserve">hal-02636315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clôture de séance</w:t>
+                <w:t xml:space="preserve">Entrer à Sciences Po Bordeaux : offre de formation et conditions d’accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonnes Nouvelles d’Afrique, Sciences Po Bordeaux, Institut des Afriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres universitaires France-Ghana, Université du Ghana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628627v1</w:t>
+                <w:t xml:space="preserve">hal-02628614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modération Session 4</w:t>
               </w:r>
@@ -715,342 +715,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a French touch for African studies?</w:t>
+                <w:t xml:space="preserve">Clôture de séance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Africa multiple and relational, Université de Bayreuth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">Bonnes Nouvelles d’Afrique, Sciences Po Bordeaux, Institut des Afriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628613v1</w:t>
+                <w:t xml:space="preserve">hal-02628627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629025v1</w:t>
+                <w:t xml:space="preserve">hal-02636314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
+              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636314v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire les &amp;quot;Printemps arabes&amp;quot; à l'aune des &amp;quot;transitions démocratiques&amp;quot; en Afrique subsaharienne</w:t>
               </w:r>
@@ -1168,165 +1168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mali, Etat en consolidation ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que les transitions africaines peuvent nous dire des ″printemps arabes ?″</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mali contemporain : regards de scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bamako, Mali</w:t>
+              <w:t xml:space="preserve">conférence invitée à l'ENA du Bénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00938991v1</w:t>
+                <w:t xml:space="preserve">halshs-00936948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que les transitions africaines peuvent nous dire des ″printemps arabes ?″</w:t>
+                <w:t xml:space="preserve">Le Mali, Etat en consolidation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence invitée à l'ENA du Bénin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">Le Mali contemporain : regards de scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00936948v1</w:t>
+                <w:t xml:space="preserve">halshs-00938991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique au risque des élections</w:t>
               </w:r>
@@ -1925,64 +1925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État, décentralisation et environnement : inventaire critique d'une crise multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2251,199 +2251,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00555198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Afrique, entre particularités empiriques et banalité théorique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le politique en Afrique dans la longue durée : historicité et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gazibo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thiriot, Céline;Gazibo, Mamadou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gazibo, Mamadou ; Thiriot, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Karthala, pp.363-366, 2009, L'Afrique politique</w:t>
+              <w:t xml:space="preserve">, Paris, Karthala, pp.21-42, 2009, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00438276v1</w:t>
+                <w:t xml:space="preserve">halshs-00438267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique en Afrique dans la longue durée : historicité et héritages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Afrique, entre particularités empiriques et banalité théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gazibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gazibo, Mamadou ; Thiriot, Céline. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiriot, Céline;Gazibo, Mamadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Karthala, pp.21-42, 2009, Hommes et sociétés</w:t>
+              <w:t xml:space="preserve">, Paris, Karthala, pp.363-366, 2009, L'Afrique politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00438267v1</w:t>
+                <w:t xml:space="preserve">halshs-00438276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delcroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Grenier-Torres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gazibo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Louis Seiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1585-faire-de-la-politique-comparee-les-terrains-du-comparatisme-9782845866935.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.nadal.2005.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.3197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delcroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Grenier-Torres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gazibo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Louis Seiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1585-faire-de-la-politique-comparee-les-terrains-du-comparatisme-9782845866935.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.nadal.2005.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.3197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>