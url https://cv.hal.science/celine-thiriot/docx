--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -100,196 +100,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transitions africaines au monde arabe, 1991-2011 : vent de printemps sur les outils de la transitologie</w:t>
+                <w:t xml:space="preserve">Les apories de la transitologie : quelques pistes de recherche à la lumière d'exemples africains et postsoviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (2), pp.145-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.202.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.203.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00934886v1</w:t>
+                <w:t xml:space="preserve">halshs-00934881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apories de la transitologie : quelques pistes de recherche à la lumière d'exemples africains et postsoviétiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des transitions africaines au monde arabe, 1991-2011 : vent de printemps sur les outils de la transitologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.19-40. </w:t>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.145-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ripc.203.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.202.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00934881v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -307,51 +307,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question démocratique en Afrique, le cas du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée Université des Sciences Juridiques et politiques de Bamako</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -370,126 +370,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02380340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a French touch for African studies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entrer à Sciences Po Bordeaux : offre de formation et conditions d’accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Africa multiple and relational, Université de Bayreuth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">4ème rencontres universitaires France-Ghana, Université du Ghana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Accra, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628613v1</w:t>
+                <w:t xml:space="preserve">hal-02628614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges to the Reconstruction of the State in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Post-intervention Governance and Security in the African Sahel, Northwestern University et Sciences Po Paris, Northwestern University, French Interdisciplinary Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Evanston (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -508,579 +508,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer à Sciences Po Bordeaux : offre de formation et conditions d’accès</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modération Session 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres universitaires France-Ghana, Université du Ghana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Accra, Ghana</w:t>
+              <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tsukuba, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628614v1</w:t>
+                <w:t xml:space="preserve">hal-02636317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modération Session 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Democratization in North and Sub-Saharan Africa, Comparative Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tsukuba, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636317v1</w:t>
+                <w:t xml:space="preserve">hal-02636316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratization in North and Sub-Saharan Africa, Comparative Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clôture de séance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tsukuba, Japon</w:t>
+              <w:t xml:space="preserve">Bonnes Nouvelles d’Afrique, Sciences Po Bordeaux, Institut des Afriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636316v1</w:t>
+                <w:t xml:space="preserve">hal-02628627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clôture de séance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is there a French touch for African studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonnes Nouvelles d’Afrique, Sciences Po Bordeaux, Institut des Afriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Africa multiple and relational, Université de Bayreuth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628627v1</w:t>
+                <w:t xml:space="preserve">hal-02628613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
+              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636314v1</w:t>
+                <w:t xml:space="preserve">hal-02629025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636313v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Thiriot</w:t>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629025v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire les &amp;quot;Printemps arabes&amp;quot; à l'aune des &amp;quot;transitions démocratiques&amp;quot; en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle : Printemps arabes et Afrique subsaharienne, Institut français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1105,51 +1105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un volet recherche-action : un outil d'analyse du risque politique pour l'AFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les Suds Les 2es rencontres interdisciplinaires autour des Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1168,195 +1168,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que les transitions africaines peuvent nous dire des ″printemps arabes ?″</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Mali, Etat en consolidation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence invitée à l'ENA du Bénin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">Le Mali contemporain : regards de scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00936948v1</w:t>
+                <w:t xml:space="preserve">halshs-00938991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mali, Etat en consolidation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que les transitions africaines peuvent nous dire des ″printemps arabes ?″</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mali contemporain : regards de scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bamako, Mali</w:t>
+              <w:t xml:space="preserve">conférence invitée à l'ENA du Bénin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00938991v1</w:t>
+                <w:t xml:space="preserve">halshs-00936948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique au risque des élections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Afrique organisé par Total</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gazibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Louis Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
@@ -1757,51 +1757,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions politiques et changements constitutionnels en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurore Gaillet; Nicoletta Perlo; Julia Schmitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le phénomène constituant : Un dialogue interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.29-49, 2017, </w:t>
@@ -1839,64 +1839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories de la transitologie : quelques pistes de recherche à la lumière d’exemples africains et post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Müller; Monica Heinz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.141-153, 2016, Colloques de la Maison René-Ginouvès, 978-2-7018-0495-8</w:t>
@@ -1925,77 +1925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État, décentralisation et environnement : inventaire critique d'une crise multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Brunet-Jailly; Jacques Charme; Doulaye Konaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mali contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on ″administrer″ la démocratie ? Retour sur l'expérience malienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdinand Mélin-Soucramanian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces du service public, Mélanges en l'honneur de Jean du Bois de Gaudusson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pessac, Presses universitaires de Bordeaux, T1, pp.691-710, 2013, Université Montesquieu-Bordeaux IV</w:t>
@@ -2113,337 +2113,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après les transitions en Afrique, la démocratie? De l'impasse de quelques adjectifs et les pistes ouvertes par Jean-François Médard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Islam et espace public au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le comparatisme à la croisée des chemins : autour de l'oeuvre de Jean-François Médard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala-MSHA, pp.175-198, 2010, Hommes et Sociétés</w:t>
+              <w:t xml:space="preserve">Altérité et identité, itinéraires croisés. Mélanges offerts à Christian Coulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.213-243, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00554349v1</w:t>
+                <w:t xml:space="preserve">halshs-00555198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam et espace public au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Après les transitions en Afrique, la démocratie? De l'impasse de quelques adjectifs et les pistes ouvertes par Jean-François Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altérité et identité, itinéraires croisés. Mélanges offerts à Christian Coulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.213-243, 2010</w:t>
+              <w:t xml:space="preserve">Le comparatisme à la croisée des chemins : autour de l'oeuvre de Jean-François Médard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala-MSHA, pp.175-198, 2010, Hommes et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555198v1</w:t>
+                <w:t xml:space="preserve">halshs-00554349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique en Afrique dans la longue durée : historicité et héritages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'Afrique, entre particularités empiriques et banalité théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gazibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Gazibo, Mamadou ; Thiriot, Céline. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thiriot, Céline;Gazibo, Mamadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Karthala, pp.21-42, 2009, Hommes et sociétés</w:t>
+              <w:t xml:space="preserve">, Paris, Karthala, pp.363-366, 2009, L'Afrique politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00438267v1</w:t>
+                <w:t xml:space="preserve">halshs-00438276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Afrique, entre particularités empiriques et banalité théorique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le politique en Afrique dans la longue durée : historicité et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gazibo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thiriot, Céline;Gazibo, Mamadou. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gazibo, Mamadou ; Thiriot, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Karthala, pp.363-366, 2009, L'Afrique politique</w:t>
+              <w:t xml:space="preserve">, Paris, Karthala, pp.21-42, 2009, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00438276v1</w:t>
+                <w:t xml:space="preserve">halshs-00438267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delcroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Grenier-Torres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gazibo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Louis Seiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1585-faire-de-la-politique-comparee-les-terrains-du-comparatisme-9782845866935.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.nadal.2005.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.3197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.203.0019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0145" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636316v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lak&#233;tienkoia Damome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delcroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Grenier-Torres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gazibo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Louis Seiler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1585-faire-de-la-politique-comparee-les-terrains-du-comparatisme-9782845866935.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.nadal.2005.01" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.3197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>