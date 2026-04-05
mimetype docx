--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VAGUER-FEKETE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5410-3660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085771244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent principalement sur la langue française dans une perspective synchronique. Mais elles connaissent également des approches comparatives inter-langues et diachroniques. Elles ont pour point de départ le domaine de la syntaxe et se centrent sur l’étude de mécanismes syntaxiques, mais sans pour autant s’y restreindre, puisque qu’elles sont mâtinées de lexique et de sémantique. Elles connaissent diverses perspectives tant en linguistique française qu’en didactique ou du point de vue de la modélisation des données (traduction…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour en savoir plus &amp;gt; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.univ-tlse2.fr/celine-vaguer/recherche/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, mode et aspect en français: dans la roue de Jacques Bres, 13 (1), pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR CE, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (dans A. Theissen &amp; A. Kuyumcuyan (éds), La polyvalence de CE en français: de la syntaxe à la cohésion textuelle), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;pronom clitique&amp;quot; : faut-il les distinguer? Caractérisation des pronoms personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les pronoms personnels: quoi de neuf?, H.Ounis (éd.), 153, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États &amp;quot;d'urgence&amp;quot; : &amp;quot;en urgence&amp;quot;, &amp;quot;dans l'urgence&amp;quot;, &amp;quot;d'urgence&amp;quot;: des expressions synonymes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La préposition "en" et les locutions à tête "en", M.Kahloul (éd.), 29, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition &amp;quot;en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La prédication, L.Gardelle &amp; D.Vigier (éds), XXXVI-2, pp.397-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot; rester POUR quelque temps &amp;quot; est-il susceptible de poser un problème d'acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp. 89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une &amp;quot;construction&amp;quot; : &amp;quot;Cela/ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une construction: cela / ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locutions prépositionnelles en &amp;quot;sous&amp;quot; : classement syntaxique, ressources lexicales, traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.44-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand &amp;quot;facilement&amp;quot; rencontre un numéral, ça parle d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.20-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de GP en 'dans', à sens causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale : recueils et articles consacrés aux prépositions du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.171-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de la préposition 'dans' : de l'intériorité à la coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 53 (Tome XXVII-1), pp. 111-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du sens des prépositions : le cas de 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : de la langue au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; D. Leeman (éds) De la langue au texte. Le verbe dans tous ses états (2), coll.'Diptyque'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédaler dans la semoule'. Approches des constructions verbales figées de structure 'V dans GN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.231-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approximation : un outil pour mettre en évidence des divergences dans l'emploi de la préposition 'dans' en français et en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Un Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeong-Hee Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les + numéral' : un déterminant de quantification faible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut on pas *sombrer dans le bonheur ? Etude de constructions verbales &amp;quot;V 'dans' Némotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et les verbes dits “de mouvement”. Du “spatial”, au sens propre et au sens figuré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Dendale (éd) "Le mouvement dans la langue et la métalangue", coll. 'Recherches Linguistiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.41-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données : les emplois de 'dans' marquant la “coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX-1, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un verbe support ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états : Grammaire, sémantique, didactique, coll"Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : propriétés linguistiques et transpositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états. Grammaire, sémantique, didactique, coll.'Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étrange &amp;quot;complément circonstanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la faculté des Lettres en hommage à la mémoire de Maurice Gross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fable de La Fontaine étudiée par une linguiste, ça donne quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des interjections… et autres mots mis à la marge de la phrase et de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Institut de traducteurs, d'interprètes et de relations internationales (ITIRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'étude des interjections: saisir l'interjection en langue (et en discours) et ses enjeux pour l'enseignement, la sauvegarde du patrimoine culturel, le traitement des données (traduction...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faces cachées de GENRE: décrypter sa catégorisation (ou un truc dans le genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Catégorisation claire versus approximative: à la recherche d’indices de différenciation" – CLAP19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet, système d’écriture majoritaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des expressions figées et ses enjeux pour le traitement des données (intelligence artificielle), la traduction, la lexicographie, l’enseignement, la culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur ce&amp;quot;, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Sciences du Langage "Ce disant, que fait-on? Aspects grammaticaux et discursifs de "ce" en français"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Kuyumcuyan; Anne Theissen, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité lexicale au prisme des pratiques discursives: &amp;quot;vélo&amp;quot; vs &amp;quot;bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du genre: comment la langue réfère-t-elle aux femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interjection: une partie du discours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Jupiter!&amp;quot;. L'interjection vue sous le prisme de la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le prédicat: enjeux linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;genre&amp;quot;: évolution & emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n'est pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d'un certain type de modifi(cat)eur nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Adjectivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Doualan; Franck Neveu; Audrey Roig, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des compléments du nom de type &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes prépositionnels du type &amp;quot;N de N&amp;quot;: compléments du N ou compléments déterminatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Contraintes linguistiques, linguistique contrainte. À propos de la complémentation nominale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Roig; Caroline Lachet; Luis Meneses Lerin, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;bizarre&amp;quot;, ou &amp;quot;bigearre&amp;quot;, ou &amp;quot;bigarre&amp;quot;? La langue et ses usages: étude du &amp;quot;bizarre&amp;quot; (XVIe- XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les premiers âges du bizarre (XVIe- XVIIIe s.)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ELH - PLH, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicologique et frontières définitionnelles ; bizarre et bigearre (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;Pronom clitique&amp;quot;: faut-il les distinguer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Les pronoms personnels entre langue et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces prépositions qui marquent de l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque du CERLICO "Linéarité et Interprétation (approximation, modulation, ajustement)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consécutivité et simultanéité en linguistique, langues et parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "A l'articulation du lexique, de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Liaison LEGT-Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO de l'Académie de Toulouse, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien!&amp;quot;. &amp;quot;En même temps&amp;quot;, marqueur d’attitude énonciative, de contradiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Intéraction(s) et didactique des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de &amp;quot;dans&amp;quot;, &amp;quot;vers&amp;quot; et &amp;quot;sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de "dans", "vers" et "sur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.583-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous&amp;quot; : constructions et identité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Neuchâtel, Suisse. pp.311-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur dialogique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme, Langue, discours à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme marqueur dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adverbe "un peu" comme marqueur dialogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de &amp;quot;complément circonstanciel&amp;quot; au XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "ComplémentationS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santiago de Compostela, Espagne. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être aux anges&amp;quot;, &amp;quot;Sortir de ses gonds&amp;quot;... Comment les langues traduisent-elles des états émotionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Textes en contraste, Journées franco-suédoises de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Växjö, Suède. pp.253-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphographie grammaticale : le marquage des accords sur les verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orthographe dans les enseignements-apprentissages de la lecture et de l'écriture du primaire au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cergy-Pontoise, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Locutions : les langues entre cultures et cognition. Relations spatiales, relations temporelles, locutions spatio-temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Allemagne. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire de &amp;quot;hors&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dire de "hors" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et locutions prépositives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions et sa combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Grenoble, France. pp.209-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous nageons dans la confusion&amp;quot;. La lutte des classes : V ou V ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nous nageons dans la confusion". La lutte des classes : Vmouvement ou Vpsychologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans&amp;quot;, &amp;quot;hors&amp;quot;, &amp;quot;vers&amp;quot;. La primauté sémantique de l'espace déposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Rencontre de Sémantique et Pragmatique (RSP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gabès, Tunisie. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des outils d'aide à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Expolangues - Table ronde "Les nouveaux outils de la traduction : gadget ou révolution culturelle ?", organisée par le Ministère de la Culture et de la communication et la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir-V2 : une base de données linguistique pour l'étude des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème Congrès de l'ACFAS, "Le savoir : trame de la modernité", Université McGill, Montréal (15-19 mai 2005), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) analyse(s) proposer de la structure « dans les + numéral » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris X, GDT Syntaxe animé par Sylvain Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre internationale de Sémantique et Pragmatique (RSP4) : "La place du sens en linguistique", Université d'Orléans (13-15 juin 2006), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de constructions verbales figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Le semi-figement", organisée par Antoinette Balibar -Mrabti et Céline Vaguer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Université Paris X–Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un corpus en syntaxe, mais quel corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Vergely (éd) Rôle et place des Corpus en Linguistique, Actes du Colloque JETOU'2005, Université de Toulouse-Le Mirail (1-2 juillet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données comme moyen de communication scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas I, IXème Simposio International de comunicación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santiago de Cuba, Cuba. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans' : l'expression de la coïncidence spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "On the expression of Time and Space", Anvers (23-25 septembre 2004), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella est plongée dans sa lecture' : 'lecture', complément ou prédicat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des VIèmes Rencontres Jeunes Chercheurs de l'ED 268, Paris III-ILPGA (24 mai 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer un observable pour l'étude des constructions verbales “V + dans SN”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs (Col'Doc.04) : "La Construction des observables en sciences du langage", MoDyCo &amp; Université Paris X–Nanterre (29-30 avril 2004), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'approximation dans certains emplois de 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris VII invitée par Pierre Cadiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) sens pour la préposition 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Anvers – U.I.A. (Belgique) invitée par Patrick Dendale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Linguistique du Cercle Belge de Linguistique, K.U. Bruxelles, Bruxelles (10 mai 2003), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préposition 'dans' et traduction automatique : le cas de l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Toulousaines (JETOU) : La question du sens, Toulouse (7-8 novembre 2003), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris I, Maîtrise des “Sciences de l'Information et de la Documentation”, invitée par Martine Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation verbale en 'dans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Unités lexicales : propriétés morphologiques et syntaxiques", laboratoire MoDyCo, Université Paris X–Nanterre (14 juin 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' : un vecteur d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Mots grammaticaux et mots de discours : une continuité ?", Sousse (4-5 octobre 2002), Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Murakami: un esprit indomptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niyonkai, 2022, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katas de Maître Tetsuji-Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer; Pierre-Jean Boyer. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyonkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. du Dauphin, pp.206, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF; coll. Diptyque n°8, pp.165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte : le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF; coll. Dityque n°4, 186 p., 2005, Diptyque n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF, pp.186, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : Grammaire, sémantique, didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF, 178 p., 2004, Diptyque n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut voyager loin ménage sa monture. HIPPIQUE et ÉQUESTRE: des synonymes exacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Thierry Ponchon; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie: l’enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.435-457, 2022, Bibliothèque de Grammaire et de Linguistique (67)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom de Zeus! Par Jupiter! Oh, putain! L’interjection de la langue au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lacheret; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et illustration du prédicat, préface de Sylvie Plane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-221, 2020, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien! Quoique!&amp;quot; Et si &amp;quot;en même temps&amp;quot; était un marqueur d’attitude énonciative…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine Hamma et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.209-235, 2019, Annales littéraires | 1001, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur Danielle Leeman sans jamais avoir osé le lui demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-42, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelina Aleksandrova; Céline Benninger; Anne Theissen; Fabrice Marsac; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consécutivité et Simultanéité en Linguistique, Langues et Parole; 2. Syntaxe, Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatthan, pp.259-280, 2018, 978-2-343-14278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, cette histoire m’a obsédé&amp;quot;. Émergence d’un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaétane Dostie; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, grammaire, discours: les marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une foule de témoins, un homme de cœur, cet abruti de Romero, un panier de crabes&amp;quot;: &amp;quot;Dét N1 de N2&amp;quot;, un syntagme nominal sous contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerin; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes linguistiques: à propos de la complémentation nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.139-156, 2017, 978-2-8076-0221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Dupuy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Lycée-Université. Comment le lycée d’enseignement général et technologique et l’université assurent-ils la continuité des parcours?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO, Académie de Toulouse, pp.67-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de découverte d'un marqueur dialogique: UN PEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bres; Aleksandra Nowakowska; Jean-Marc Sarale; Sophie Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.27-36, 2012, GRAMM-R. Etudes de linguistique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique&amp;quot; ou &amp;quot;Moment de bonheur&amp;quot; : quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot, Walter De Mulder, Estelle Moline &amp; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica. Hommages à Nelly Flaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2011, Sciences pour la communication, volume 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées et traduction : langue, culture, traduction automatique, apprentissage, lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Anscombre &amp; Salah Mejri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le figement linguistique : la parole entravée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.391-411, 2011, LEXICA. Mots et Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique ou moment de bonheur: quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme modalisateur métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister &amp; Cédric Fairon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL - Presses Universitaires de Louvain, pp.219-227, 2010, Cahiers du Cental 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adverbe un peu comme modalisateur linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL-Presses universitaires de Louvain, pp.219-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de 'la totalité' par complètement : à propos de complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la &amp;quot;totalité&amp;quot; par &amp;quot;complètement&amp;quot; : à propos de &amp;quot;complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue. Hommages à Jean-Claude Anscombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Marie-Hélène Roubaud & Jean-Pierre Sautot (éds),&amp;quot; Le verbe en friche: approches linguistiques et didactiques&amp;quot;, Bruxelles, P.I.E. Peter Lang, 2014, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Enrica Galazzi & Chiara Molinari (éds), Les français en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Jean-Jacques Franckel & Denis Paillard, &amp;quot;Grammaire des prépositions&amp;quot;, Tome 1, Paris : Ophrys, 2007, 220 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7e Forum franco-allemand de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prépositions : petits mots de grandes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n’est-elle pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d’un certain type de modifieur du nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art de parler flou: prépositions &amp; approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°223: Varia, septembre 2024, Malakoff, Dunod/Armand Colin. [ISBN 978-2-200-93540-5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2024, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°217: Varia, mars 2023, Malakoff, Dunod/Armand Colin (128p.). [ISBN 978-2-2009-3478-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°218: Varia, juin 2023, Malakoff, Dunod/Armand Colin (110p.). [ISBN 978-2-200-93479-8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°220: Varia, décembre 2023, Malakoff, Dunod/Armand Colin (108p.). [ISBN 978-2-200-93481-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°215: Varia, septembre 2022, Malakoff, Dunod/Armand Colin (125p.). [ISBN 978-2-200-93429-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 2022, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII-1 (53), 144 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 260 p., 2005, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VAGUER-FEKETE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5410-3660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085771244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent principalement sur la langue française dans une perspective synchronique. Mais elles connaissent également des approches comparatives inter-langues et diachroniques. Elles ont pour point de départ le domaine de la syntaxe et se centrent sur l’étude de mécanismes syntaxiques, mais sans pour autant s’y restreindre, puisque qu’elles sont mâtinées de lexique et de sémantique. Elles connaissent diverses perspectives tant en linguistique française qu’en didactique ou du point de vue de la modélisation des données (traduction…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour en savoir plus &amp;gt; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.univ-tlse2.fr/celine-vaguer/recherche/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, mode et aspect en français: dans la roue de Jacques Bres, 13 (1), pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR CE, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (dans A. Theissen &amp; A. Kuyumcuyan (éds), La polyvalence de CE en français: de la syntaxe à la cohésion textuelle), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;pronom clitique&amp;quot; : faut-il les distinguer? Caractérisation des pronoms personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les pronoms personnels: quoi de neuf?, H.Ounis (éd.), 153, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États &amp;quot;d'urgence&amp;quot; : &amp;quot;en urgence&amp;quot;, &amp;quot;dans l'urgence&amp;quot;, &amp;quot;d'urgence&amp;quot;: des expressions synonymes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La préposition "en" et les locutions à tête "en", M.Kahloul (éd.), 29, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition &amp;quot;en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La prédication, L.Gardelle &amp; D.Vigier (éds), XXXVI-2, pp.397-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot; rester POUR quelque temps &amp;quot; est-il susceptible de poser un problème d'acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp. 89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une &amp;quot;construction&amp;quot; : &amp;quot;Cela/ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une construction: cela / ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locutions prépositionnelles en &amp;quot;sous&amp;quot; : classement syntaxique, ressources lexicales, traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.44-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand &amp;quot;facilement&amp;quot; rencontre un numéral, ça parle d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.20-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de la préposition 'dans' : de l'intériorité à la coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 53 (Tome XXVII-1), pp. 111-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale : recueils et articles consacrés aux prépositions du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.171-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de GP en 'dans', à sens causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du sens des prépositions : le cas de 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : de la langue au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; D. Leeman (éds) De la langue au texte. Le verbe dans tous ses états (2), coll.'Diptyque'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédaler dans la semoule'. Approches des constructions verbales figées de structure 'V dans GN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.231-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approximation : un outil pour mettre en évidence des divergences dans l'emploi de la préposition 'dans' en français et en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Un Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeong-Hee Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les + numéral' : un déterminant de quantification faible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut on pas *sombrer dans le bonheur ? Etude de constructions verbales &amp;quot;V 'dans' Némotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et les verbes dits “de mouvement”. Du “spatial”, au sens propre et au sens figuré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Dendale (éd) "Le mouvement dans la langue et la métalangue", coll. 'Recherches Linguistiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.41-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données : les emplois de 'dans' marquant la “coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX-1, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un verbe support ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états : Grammaire, sémantique, didactique, coll"Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : propriétés linguistiques et transpositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états. Grammaire, sémantique, didactique, coll.'Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étrange &amp;quot;complément circonstanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la faculté des Lettres en hommage à la mémoire de Maurice Gross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faces cachées de GENRE: décrypter sa catégorisation (ou un truc dans le genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Catégorisation claire versus approximative: à la recherche d’indices de différenciation" – CLAP19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des interjections… et autres mots mis à la marge de la phrase et de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Institut de traducteurs, d'interprètes et de relations internationales (ITIRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fable de La Fontaine étudiée par une linguiste, ça donne quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'étude des interjections: saisir l'interjection en langue (et en discours) et ses enjeux pour l'enseignement, la sauvegarde du patrimoine culturel, le traitement des données (traduction...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet, système d’écriture majoritaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des expressions figées et ses enjeux pour le traitement des données (intelligence artificielle), la traduction, la lexicographie, l’enseignement, la culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur ce&amp;quot;, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Sciences du Langage "Ce disant, que fait-on? Aspects grammaticaux et discursifs de "ce" en français"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Kuyumcuyan; Anne Theissen, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité lexicale au prisme des pratiques discursives: &amp;quot;vélo&amp;quot; vs &amp;quot;bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du genre: comment la langue réfère-t-elle aux femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interjection: une partie du discours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Jupiter!&amp;quot;. L'interjection vue sous le prisme de la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le prédicat: enjeux linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;genre&amp;quot;: évolution & emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n'est pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d'un certain type de modifi(cat)eur nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Adjectivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Doualan; Franck Neveu; Audrey Roig, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des compléments du nom de type &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes prépositionnels du type &amp;quot;N de N&amp;quot;: compléments du N ou compléments déterminatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Contraintes linguistiques, linguistique contrainte. À propos de la complémentation nominale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Roig; Caroline Lachet; Luis Meneses Lerin, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;bizarre&amp;quot;, ou &amp;quot;bigearre&amp;quot;, ou &amp;quot;bigarre&amp;quot;? La langue et ses usages: étude du &amp;quot;bizarre&amp;quot; (XVIe- XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les premiers âges du bizarre (XVIe- XVIIIe s.)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ELH - PLH, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicologique et frontières définitionnelles ; bizarre et bigearre (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;Pronom clitique&amp;quot;: faut-il les distinguer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Les pronoms personnels entre langue et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces prépositions qui marquent de l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque du CERLICO "Linéarité et Interprétation (approximation, modulation, ajustement)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consécutivité et simultanéité en linguistique, langues et parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "A l'articulation du lexique, de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Liaison LEGT-Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO de l'Académie de Toulouse, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien!&amp;quot;. &amp;quot;En même temps&amp;quot;, marqueur d’attitude énonciative, de contradiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Intéraction(s) et didactique des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous&amp;quot; : constructions et identité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Neuchâtel, Suisse. pp.311-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de &amp;quot;dans&amp;quot;, &amp;quot;vers&amp;quot; et &amp;quot;sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de "dans", "vers" et "sur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.583-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur dialogique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme, Langue, discours à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de &amp;quot;complément circonstanciel&amp;quot; au XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "ComplémentationS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santiago de Compostela, Espagne. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme marqueur dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adverbe "un peu" comme marqueur dialogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être aux anges&amp;quot;, &amp;quot;Sortir de ses gonds&amp;quot;... Comment les langues traduisent-elles des états émotionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Textes en contraste, Journées franco-suédoises de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Växjö, Suède. pp.253-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphographie grammaticale : le marquage des accords sur les verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orthographe dans les enseignements-apprentissages de la lecture et de l'écriture du primaire au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cergy-Pontoise, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Locutions : les langues entre cultures et cognition. Relations spatiales, relations temporelles, locutions spatio-temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Allemagne. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire de &amp;quot;hors&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dire de "hors" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et locutions prépositives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions et sa combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Grenoble, France. pp.209-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous nageons dans la confusion&amp;quot;. La lutte des classes : V ou V ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nous nageons dans la confusion". La lutte des classes : Vmouvement ou Vpsychologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans&amp;quot;, &amp;quot;hors&amp;quot;, &amp;quot;vers&amp;quot;. La primauté sémantique de l'espace déposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Rencontre de Sémantique et Pragmatique (RSP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gabès, Tunisie. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des outils d'aide à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Expolangues - Table ronde "Les nouveaux outils de la traduction : gadget ou révolution culturelle ?", organisée par le Ministère de la Culture et de la communication et la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) analyse(s) proposer de la structure « dans les + numéral » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris X, GDT Syntaxe animé par Sylvain Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir-V2 : une base de données linguistique pour l'étude des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème Congrès de l'ACFAS, "Le savoir : trame de la modernité", Université McGill, Montréal (15-19 mai 2005), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre internationale de Sémantique et Pragmatique (RSP4) : "La place du sens en linguistique", Université d'Orléans (13-15 juin 2006), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de constructions verbales figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Le semi-figement", organisée par Antoinette Balibar -Mrabti et Céline Vaguer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Université Paris X–Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un corpus en syntaxe, mais quel corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Vergely (éd) Rôle et place des Corpus en Linguistique, Actes du Colloque JETOU'2005, Université de Toulouse-Le Mirail (1-2 juillet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données comme moyen de communication scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas I, IXème Simposio International de comunicación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santiago de Cuba, Cuba. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans' : l'expression de la coïncidence spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "On the expression of Time and Space", Anvers (23-25 septembre 2004), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer un observable pour l'étude des constructions verbales “V + dans SN”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs (Col'Doc.04) : "La Construction des observables en sciences du langage", MoDyCo &amp; Université Paris X–Nanterre (29-30 avril 2004), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella est plongée dans sa lecture' : 'lecture', complément ou prédicat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des VIèmes Rencontres Jeunes Chercheurs de l'ED 268, Paris III-ILPGA (24 mai 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) sens pour la préposition 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Anvers – U.I.A. (Belgique) invitée par Patrick Dendale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'approximation dans certains emplois de 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris VII invitée par Pierre Cadiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Linguistique du Cercle Belge de Linguistique, K.U. Bruxelles, Bruxelles (10 mai 2003), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris I, Maîtrise des “Sciences de l'Information et de la Documentation”, invitée par Martine Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préposition 'dans' et traduction automatique : le cas de l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Toulousaines (JETOU) : La question du sens, Toulouse (7-8 novembre 2003), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation verbale en 'dans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Unités lexicales : propriétés morphologiques et syntaxiques", laboratoire MoDyCo, Université Paris X–Nanterre (14 juin 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' : un vecteur d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Mots grammaticaux et mots de discours : une continuité ?", Sousse (4-5 octobre 2002), Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Murakami: un esprit indomptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niyonkai, 2022, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katas de Maître Tetsuji-Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer; Pierre-Jean Boyer. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyonkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. du Dauphin, pp.206, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF; coll. Diptyque n°8, pp.165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte : le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF; coll. Dityque n°4, 186 p., 2005, Diptyque n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF, pp.186, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : Grammaire, sémantique, didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF, 178 p., 2004, Diptyque n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut voyager loin ménage sa monture. HIPPIQUE et ÉQUESTRE: des synonymes exacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Thierry Ponchon; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie: l’enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.435-457, 2022, Bibliothèque de Grammaire et de Linguistique (67)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom de Zeus! Par Jupiter! Oh, putain! L’interjection de la langue au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lacheret; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et illustration du prédicat, préface de Sylvie Plane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-221, 2020, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien! Quoique!&amp;quot; Et si &amp;quot;en même temps&amp;quot; était un marqueur d’attitude énonciative…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine Hamma et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.209-235, 2019, Annales littéraires | 1001, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur Danielle Leeman sans jamais avoir osé le lui demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-42, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelina Aleksandrova; Céline Benninger; Anne Theissen; Fabrice Marsac; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consécutivité et Simultanéité en Linguistique, Langues et Parole; 2. Syntaxe, Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatthan, pp.259-280, 2018, 978-2-343-14278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, cette histoire m’a obsédé&amp;quot;. Émergence d’un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaétane Dostie; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, grammaire, discours: les marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une foule de témoins, un homme de cœur, cet abruti de Romero, un panier de crabes&amp;quot;: &amp;quot;Dét N1 de N2&amp;quot;, un syntagme nominal sous contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerin; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes linguistiques: à propos de la complémentation nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.139-156, 2017, 978-2-8076-0221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Dupuy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Lycée-Université. Comment le lycée d’enseignement général et technologique et l’université assurent-ils la continuité des parcours?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO, Académie de Toulouse, pp.67-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de découverte d'un marqueur dialogique: UN PEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bres; Aleksandra Nowakowska; Jean-Marc Sarale; Sophie Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.27-36, 2012, GRAMM-R. Etudes de linguistique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique&amp;quot; ou &amp;quot;Moment de bonheur&amp;quot; : quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot, Walter De Mulder, Estelle Moline &amp; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica. Hommages à Nelly Flaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2011, Sciences pour la communication, volume 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées et traduction : langue, culture, traduction automatique, apprentissage, lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Anscombre &amp; Salah Mejri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le figement linguistique : la parole entravée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.391-411, 2011, LEXICA. Mots et Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique ou moment de bonheur: quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme modalisateur métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister &amp; Cédric Fairon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL - Presses Universitaires de Louvain, pp.219-227, 2010, Cahiers du Cental 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adverbe un peu comme modalisateur linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL-Presses universitaires de Louvain, pp.219-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de 'la totalité' par complètement : à propos de complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la &amp;quot;totalité&amp;quot; par &amp;quot;complètement&amp;quot; : à propos de &amp;quot;complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue. Hommages à Jean-Claude Anscombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Marie-Hélène Roubaud & Jean-Pierre Sautot (éds),&amp;quot; Le verbe en friche: approches linguistiques et didactiques&amp;quot;, Bruxelles, P.I.E. Peter Lang, 2014, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Enrica Galazzi & Chiara Molinari (éds), Les français en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Jean-Jacques Franckel & Denis Paillard, &amp;quot;Grammaire des prépositions&amp;quot;, Tome 1, Paris : Ophrys, 2007, 220 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7e Forum franco-allemand de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prépositions : petits mots de grandes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n’est-elle pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d’un certain type de modifieur du nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art de parler flou: prépositions &amp; approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°223: Varia, septembre 2024, Malakoff, Dunod/Armand Colin. [ISBN 978-2-200-93540-5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2024, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°217: Varia, mars 2023, Malakoff, Dunod/Armand Colin (128p.). [ISBN 978-2-2009-3478-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°218: Varia, juin 2023, Malakoff, Dunod/Armand Colin (110p.). [ISBN 978-2-200-93479-8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°220: Varia, décembre 2023, Malakoff, Dunod/Armand Colin (108p.). [ISBN 978-2-200-93481-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°215: Varia, septembre 2022, Malakoff, Dunod/Armand Colin (125p.). [ISBN 978-2-200-93429-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 2022, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII-1 (53), 144 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 260 p., 2005, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8CE6DCC"/>
+    <w:nsid w:val="DC85F97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5410-3660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085771244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Kahloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Balibar-Mrabti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Un Choi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Hee Jeong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985450v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud-Droisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2018/03/19/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2017/12/15/katas-tetsuji-murakami/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10521-book-08533574-9782745335746.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5410-3660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085771244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Kahloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Balibar-Mrabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Un Choi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Hee Jeong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud-Droisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2018/03/19/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2017/12/15/katas-tetsuji-murakami/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10521-book-08533574-9782745335746.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>