--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VAGUER-FEKETE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5410-3660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085771244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent principalement sur la langue française dans une perspective synchronique. Mais elles connaissent également des approches comparatives inter-langues et diachroniques. Elles ont pour point de départ le domaine de la syntaxe et se centrent sur l’étude de mécanismes syntaxiques, mais sans pour autant s’y restreindre, puisque qu’elles sont mâtinées de lexique et de sémantique. Elles connaissent diverses perspectives tant en linguistique française qu’en didactique ou du point de vue de la modélisation des données (traduction…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour en savoir plus &amp;gt; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.univ-tlse2.fr/celine-vaguer/recherche/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, mode et aspect en français: dans la roue de Jacques Bres, 13 (1), pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR CE, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (dans A. Theissen &amp; A. Kuyumcuyan (éds), La polyvalence de CE en français: de la syntaxe à la cohésion textuelle), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;pronom clitique&amp;quot; : faut-il les distinguer? Caractérisation des pronoms personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les pronoms personnels: quoi de neuf?, H.Ounis (éd.), 153, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États &amp;quot;d'urgence&amp;quot; : &amp;quot;en urgence&amp;quot;, &amp;quot;dans l'urgence&amp;quot;, &amp;quot;d'urgence&amp;quot;: des expressions synonymes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La préposition "en" et les locutions à tête "en", M.Kahloul (éd.), 29, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition &amp;quot;en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La prédication, L.Gardelle &amp; D.Vigier (éds), XXXVI-2, pp.397-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot; rester POUR quelque temps &amp;quot; est-il susceptible de poser un problème d'acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp. 89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une &amp;quot;construction&amp;quot; : &amp;quot;Cela/ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une construction: cela / ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locutions prépositionnelles en &amp;quot;sous&amp;quot; : classement syntaxique, ressources lexicales, traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.44-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand &amp;quot;facilement&amp;quot; rencontre un numéral, ça parle d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.20-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de la préposition 'dans' : de l'intériorité à la coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 53 (Tome XXVII-1), pp. 111-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale : recueils et articles consacrés aux prépositions du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.171-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de GP en 'dans', à sens causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du sens des prépositions : le cas de 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : de la langue au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; D. Leeman (éds) De la langue au texte. Le verbe dans tous ses états (2), coll.'Diptyque'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédaler dans la semoule'. Approches des constructions verbales figées de structure 'V dans GN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.231-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approximation : un outil pour mettre en évidence des divergences dans l'emploi de la préposition 'dans' en français et en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Un Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeong-Hee Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les + numéral' : un déterminant de quantification faible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut on pas *sombrer dans le bonheur ? Etude de constructions verbales &amp;quot;V 'dans' Némotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et les verbes dits “de mouvement”. Du “spatial”, au sens propre et au sens figuré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Dendale (éd) "Le mouvement dans la langue et la métalangue", coll. 'Recherches Linguistiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.41-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données : les emplois de 'dans' marquant la “coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX-1, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un verbe support ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états : Grammaire, sémantique, didactique, coll"Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : propriétés linguistiques et transpositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états. Grammaire, sémantique, didactique, coll.'Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étrange &amp;quot;complément circonstanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la faculté des Lettres en hommage à la mémoire de Maurice Gross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faces cachées de GENRE: décrypter sa catégorisation (ou un truc dans le genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Catégorisation claire versus approximative: à la recherche d’indices de différenciation" – CLAP19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des interjections… et autres mots mis à la marge de la phrase et de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Institut de traducteurs, d'interprètes et de relations internationales (ITIRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fable de La Fontaine étudiée par une linguiste, ça donne quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'étude des interjections: saisir l'interjection en langue (et en discours) et ses enjeux pour l'enseignement, la sauvegarde du patrimoine culturel, le traitement des données (traduction...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet, système d’écriture majoritaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des expressions figées et ses enjeux pour le traitement des données (intelligence artificielle), la traduction, la lexicographie, l’enseignement, la culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur ce&amp;quot;, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Sciences du Langage "Ce disant, que fait-on? Aspects grammaticaux et discursifs de "ce" en français"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Kuyumcuyan; Anne Theissen, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité lexicale au prisme des pratiques discursives: &amp;quot;vélo&amp;quot; vs &amp;quot;bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du genre: comment la langue réfère-t-elle aux femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interjection: une partie du discours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Jupiter!&amp;quot;. L'interjection vue sous le prisme de la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le prédicat: enjeux linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;genre&amp;quot;: évolution & emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n'est pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d'un certain type de modifi(cat)eur nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Adjectivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Doualan; Franck Neveu; Audrey Roig, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des compléments du nom de type &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes prépositionnels du type &amp;quot;N de N&amp;quot;: compléments du N ou compléments déterminatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Contraintes linguistiques, linguistique contrainte. À propos de la complémentation nominale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Roig; Caroline Lachet; Luis Meneses Lerin, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;bizarre&amp;quot;, ou &amp;quot;bigearre&amp;quot;, ou &amp;quot;bigarre&amp;quot;? La langue et ses usages: étude du &amp;quot;bizarre&amp;quot; (XVIe- XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les premiers âges du bizarre (XVIe- XVIIIe s.)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ELH - PLH, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicologique et frontières définitionnelles ; bizarre et bigearre (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;Pronom clitique&amp;quot;: faut-il les distinguer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Les pronoms personnels entre langue et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces prépositions qui marquent de l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque du CERLICO "Linéarité et Interprétation (approximation, modulation, ajustement)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consécutivité et simultanéité en linguistique, langues et parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "A l'articulation du lexique, de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Liaison LEGT-Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO de l'Académie de Toulouse, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien!&amp;quot;. &amp;quot;En même temps&amp;quot;, marqueur d’attitude énonciative, de contradiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Intéraction(s) et didactique des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous&amp;quot; : constructions et identité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Neuchâtel, Suisse. pp.311-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de &amp;quot;dans&amp;quot;, &amp;quot;vers&amp;quot; et &amp;quot;sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de "dans", "vers" et "sur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.583-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur dialogique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme, Langue, discours à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de &amp;quot;complément circonstanciel&amp;quot; au XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "ComplémentationS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santiago de Compostela, Espagne. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme marqueur dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adverbe "un peu" comme marqueur dialogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être aux anges&amp;quot;, &amp;quot;Sortir de ses gonds&amp;quot;... Comment les langues traduisent-elles des états émotionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Textes en contraste, Journées franco-suédoises de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Växjö, Suède. pp.253-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphographie grammaticale : le marquage des accords sur les verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orthographe dans les enseignements-apprentissages de la lecture et de l'écriture du primaire au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cergy-Pontoise, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Locutions : les langues entre cultures et cognition. Relations spatiales, relations temporelles, locutions spatio-temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Allemagne. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire de &amp;quot;hors&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dire de "hors" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et locutions prépositives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions et sa combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Grenoble, France. pp.209-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous nageons dans la confusion&amp;quot;. La lutte des classes : V ou V ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nous nageons dans la confusion". La lutte des classes : Vmouvement ou Vpsychologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans&amp;quot;, &amp;quot;hors&amp;quot;, &amp;quot;vers&amp;quot;. La primauté sémantique de l'espace déposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Rencontre de Sémantique et Pragmatique (RSP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gabès, Tunisie. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des outils d'aide à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Expolangues - Table ronde "Les nouveaux outils de la traduction : gadget ou révolution culturelle ?", organisée par le Ministère de la Culture et de la communication et la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) analyse(s) proposer de la structure « dans les + numéral » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris X, GDT Syntaxe animé par Sylvain Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir-V2 : une base de données linguistique pour l'étude des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème Congrès de l'ACFAS, "Le savoir : trame de la modernité", Université McGill, Montréal (15-19 mai 2005), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre internationale de Sémantique et Pragmatique (RSP4) : "La place du sens en linguistique", Université d'Orléans (13-15 juin 2006), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de constructions verbales figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Le semi-figement", organisée par Antoinette Balibar -Mrabti et Céline Vaguer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Université Paris X–Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un corpus en syntaxe, mais quel corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Vergely (éd) Rôle et place des Corpus en Linguistique, Actes du Colloque JETOU'2005, Université de Toulouse-Le Mirail (1-2 juillet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données comme moyen de communication scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas I, IXème Simposio International de comunicación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santiago de Cuba, Cuba. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans' : l'expression de la coïncidence spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "On the expression of Time and Space", Anvers (23-25 septembre 2004), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer un observable pour l'étude des constructions verbales “V + dans SN”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs (Col'Doc.04) : "La Construction des observables en sciences du langage", MoDyCo &amp; Université Paris X–Nanterre (29-30 avril 2004), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella est plongée dans sa lecture' : 'lecture', complément ou prédicat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des VIèmes Rencontres Jeunes Chercheurs de l'ED 268, Paris III-ILPGA (24 mai 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) sens pour la préposition 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Anvers – U.I.A. (Belgique) invitée par Patrick Dendale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'approximation dans certains emplois de 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris VII invitée par Pierre Cadiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Linguistique du Cercle Belge de Linguistique, K.U. Bruxelles, Bruxelles (10 mai 2003), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris I, Maîtrise des “Sciences de l'Information et de la Documentation”, invitée par Martine Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préposition 'dans' et traduction automatique : le cas de l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Toulousaines (JETOU) : La question du sens, Toulouse (7-8 novembre 2003), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation verbale en 'dans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Unités lexicales : propriétés morphologiques et syntaxiques", laboratoire MoDyCo, Université Paris X–Nanterre (14 juin 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' : un vecteur d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Mots grammaticaux et mots de discours : une continuité ?", Sousse (4-5 octobre 2002), Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Murakami: un esprit indomptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niyonkai, 2022, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katas de Maître Tetsuji-Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer; Pierre-Jean Boyer. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyonkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. du Dauphin, pp.206, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF; coll. Diptyque n°8, pp.165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte : le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF; coll. Dityque n°4, 186 p., 2005, Diptyque n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF, pp.186, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : Grammaire, sémantique, didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF, 178 p., 2004, Diptyque n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut voyager loin ménage sa monture. HIPPIQUE et ÉQUESTRE: des synonymes exacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Thierry Ponchon; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie: l’enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.435-457, 2022, Bibliothèque de Grammaire et de Linguistique (67)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom de Zeus! Par Jupiter! Oh, putain! L’interjection de la langue au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lacheret; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et illustration du prédicat, préface de Sylvie Plane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-221, 2020, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien! Quoique!&amp;quot; Et si &amp;quot;en même temps&amp;quot; était un marqueur d’attitude énonciative…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine Hamma et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.209-235, 2019, Annales littéraires | 1001, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur Danielle Leeman sans jamais avoir osé le lui demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-42, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelina Aleksandrova; Céline Benninger; Anne Theissen; Fabrice Marsac; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consécutivité et Simultanéité en Linguistique, Langues et Parole; 2. Syntaxe, Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatthan, pp.259-280, 2018, 978-2-343-14278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, cette histoire m’a obsédé&amp;quot;. Émergence d’un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaétane Dostie; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, grammaire, discours: les marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une foule de témoins, un homme de cœur, cet abruti de Romero, un panier de crabes&amp;quot;: &amp;quot;Dét N1 de N2&amp;quot;, un syntagme nominal sous contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerin; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes linguistiques: à propos de la complémentation nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.139-156, 2017, 978-2-8076-0221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Dupuy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Lycée-Université. Comment le lycée d’enseignement général et technologique et l’université assurent-ils la continuité des parcours?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO, Académie de Toulouse, pp.67-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de découverte d'un marqueur dialogique: UN PEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bres; Aleksandra Nowakowska; Jean-Marc Sarale; Sophie Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.27-36, 2012, GRAMM-R. Etudes de linguistique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique&amp;quot; ou &amp;quot;Moment de bonheur&amp;quot; : quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot, Walter De Mulder, Estelle Moline &amp; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica. Hommages à Nelly Flaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2011, Sciences pour la communication, volume 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées et traduction : langue, culture, traduction automatique, apprentissage, lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Anscombre &amp; Salah Mejri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le figement linguistique : la parole entravée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.391-411, 2011, LEXICA. Mots et Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique ou moment de bonheur: quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme modalisateur métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister &amp; Cédric Fairon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL - Presses Universitaires de Louvain, pp.219-227, 2010, Cahiers du Cental 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adverbe un peu comme modalisateur linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL-Presses universitaires de Louvain, pp.219-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de 'la totalité' par complètement : à propos de complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la &amp;quot;totalité&amp;quot; par &amp;quot;complètement&amp;quot; : à propos de &amp;quot;complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue. Hommages à Jean-Claude Anscombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Marie-Hélène Roubaud & Jean-Pierre Sautot (éds),&amp;quot; Le verbe en friche: approches linguistiques et didactiques&amp;quot;, Bruxelles, P.I.E. Peter Lang, 2014, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Enrica Galazzi & Chiara Molinari (éds), Les français en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Jean-Jacques Franckel & Denis Paillard, &amp;quot;Grammaire des prépositions&amp;quot;, Tome 1, Paris : Ophrys, 2007, 220 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7e Forum franco-allemand de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prépositions : petits mots de grandes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n’est-elle pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d’un certain type de modifieur du nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art de parler flou: prépositions &amp; approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°223: Varia, septembre 2024, Malakoff, Dunod/Armand Colin. [ISBN 978-2-200-93540-5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2024, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°217: Varia, mars 2023, Malakoff, Dunod/Armand Colin (128p.). [ISBN 978-2-2009-3478-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°218: Varia, juin 2023, Malakoff, Dunod/Armand Colin (110p.). [ISBN 978-2-200-93479-8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°220: Varia, décembre 2023, Malakoff, Dunod/Armand Colin (108p.). [ISBN 978-2-200-93481-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°215: Varia, septembre 2022, Malakoff, Dunod/Armand Colin (125p.). [ISBN 978-2-200-93429-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 2022, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII-1 (53), 144 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 260 p., 2005, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VAGUER-FEKETE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5410-3660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085771244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent principalement sur la langue française dans une perspective synchronique. Mais elles connaissent également des approches comparatives inter-langues et diachroniques. Elles ont pour point de départ le domaine de la syntaxe et se centrent sur l’étude de mécanismes syntaxiques, mais sans pour autant s’y restreindre, puisque qu’elles sont mâtinées de lexique et de sémantique. Elles connaissent diverses perspectives tant en linguistique française qu’en didactique ou du point de vue de la modélisation des données (traduction…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour en savoir plus &amp;gt; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.univ-tlse2.fr/celine-vaguer/recherche/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, mode et aspect en français: dans la roue de Jacques Bres, 13 (1), pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR CE, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (dans A. Theissen &amp; A. Kuyumcuyan (éds), La polyvalence de CE en français: de la syntaxe à la cohésion textuelle), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;pronom clitique&amp;quot; : faut-il les distinguer? Caractérisation des pronoms personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les pronoms personnels: quoi de neuf?, H.Ounis (éd.), 153, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États &amp;quot;d'urgence&amp;quot; : &amp;quot;en urgence&amp;quot;, &amp;quot;dans l'urgence&amp;quot;, &amp;quot;d'urgence&amp;quot;: des expressions synonymes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La préposition "en" et les locutions à tête "en", M.Kahloul (éd.), 29, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition &amp;quot;en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La prédication, L.Gardelle &amp; D.Vigier (éds), XXXVI-2, pp.397-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot; rester POUR quelque temps &amp;quot; est-il susceptible de poser un problème d'acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp. 89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une construction: cela / ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une &amp;quot;construction&amp;quot; : &amp;quot;Cela/ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand &amp;quot;facilement&amp;quot; rencontre un numéral, ça parle d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locutions prépositionnelles en &amp;quot;sous&amp;quot; : classement syntaxique, ressources lexicales, traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.44-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.20-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du sens des prépositions : le cas de 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de la préposition 'dans' : de l'intériorité à la coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 53 (Tome XXVII-1), pp. 111-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale : recueils et articles consacrés aux prépositions du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.171-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de GP en 'dans', à sens causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et les verbes dits “de mouvement”. Du “spatial”, au sens propre et au sens figuré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Dendale (éd) "Le mouvement dans la langue et la métalangue", coll. 'Recherches Linguistiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.41-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédaler dans la semoule'. Approches des constructions verbales figées de structure 'V dans GN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.231-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : de la langue au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; D. Leeman (éds) De la langue au texte. Le verbe dans tous ses états (2), coll.'Diptyque'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approximation : un outil pour mettre en évidence des divergences dans l'emploi de la préposition 'dans' en français et en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Un Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeong-Hee Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les + numéral' : un déterminant de quantification faible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut on pas *sombrer dans le bonheur ? Etude de constructions verbales &amp;quot;V 'dans' Némotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : propriétés linguistiques et transpositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états. Grammaire, sémantique, didactique, coll.'Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données : les emplois de 'dans' marquant la “coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX-1, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un verbe support ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états : Grammaire, sémantique, didactique, coll"Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étrange &amp;quot;complément circonstanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la faculté des Lettres en hommage à la mémoire de Maurice Gross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faces cachées de GENRE: décrypter sa catégorisation (ou un truc dans le genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Catégorisation claire versus approximative: à la recherche d’indices de différenciation" – CLAP19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des interjections… et autres mots mis à la marge de la phrase et de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Institut de traducteurs, d'interprètes et de relations internationales (ITIRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fable de La Fontaine étudiée par une linguiste, ça donne quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'étude des interjections: saisir l'interjection en langue (et en discours) et ses enjeux pour l'enseignement, la sauvegarde du patrimoine culturel, le traitement des données (traduction...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet, système d’écriture majoritaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des expressions figées et ses enjeux pour le traitement des données (intelligence artificielle), la traduction, la lexicographie, l’enseignement, la culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interjection: une partie du discours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Jupiter!&amp;quot;. L'interjection vue sous le prisme de la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le prédicat: enjeux linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du genre: comment la langue réfère-t-elle aux femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité lexicale au prisme des pratiques discursives: &amp;quot;vélo&amp;quot; vs &amp;quot;bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur ce&amp;quot;, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Sciences du Langage "Ce disant, que fait-on? Aspects grammaticaux et discursifs de "ce" en français"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Kuyumcuyan; Anne Theissen, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;genre&amp;quot;: évolution & emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n'est pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d'un certain type de modifi(cat)eur nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Adjectivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Doualan; Franck Neveu; Audrey Roig, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des compléments du nom de type &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes prépositionnels du type &amp;quot;N de N&amp;quot;: compléments du N ou compléments déterminatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Contraintes linguistiques, linguistique contrainte. À propos de la complémentation nominale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Roig; Caroline Lachet; Luis Meneses Lerin, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;bizarre&amp;quot;, ou &amp;quot;bigearre&amp;quot;, ou &amp;quot;bigarre&amp;quot;? La langue et ses usages: étude du &amp;quot;bizarre&amp;quot; (XVIe- XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les premiers âges du bizarre (XVIe- XVIIIe s.)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ELH - PLH, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicologique et frontières définitionnelles ; bizarre et bigearre (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;Pronom clitique&amp;quot;: faut-il les distinguer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Les pronoms personnels entre langue et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces prépositions qui marquent de l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque du CERLICO "Linéarité et Interprétation (approximation, modulation, ajustement)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consécutivité et simultanéité en linguistique, langues et parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien!&amp;quot;. &amp;quot;En même temps&amp;quot;, marqueur d’attitude énonciative, de contradiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Intéraction(s) et didactique des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "A l'articulation du lexique, de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Liaison LEGT-Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO de l'Académie de Toulouse, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous&amp;quot; : constructions et identité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Neuchâtel, Suisse. pp.311-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de &amp;quot;dans&amp;quot;, &amp;quot;vers&amp;quot; et &amp;quot;sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de "dans", "vers" et "sur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.583-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur dialogique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme, Langue, discours à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphographie grammaticale : le marquage des accords sur les verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orthographe dans les enseignements-apprentissages de la lecture et de l'écriture du primaire au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cergy-Pontoise, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de &amp;quot;complément circonstanciel&amp;quot; au XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "ComplémentationS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santiago de Compostela, Espagne. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme marqueur dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adverbe "un peu" comme marqueur dialogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être aux anges&amp;quot;, &amp;quot;Sortir de ses gonds&amp;quot;... Comment les langues traduisent-elles des états émotionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Textes en contraste, Journées franco-suédoises de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Växjö, Suède. pp.253-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans&amp;quot;, &amp;quot;hors&amp;quot;, &amp;quot;vers&amp;quot;. La primauté sémantique de l'espace déposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Rencontre de Sémantique et Pragmatique (RSP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gabès, Tunisie. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Locutions : les langues entre cultures et cognition. Relations spatiales, relations temporelles, locutions spatio-temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Allemagne. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire de &amp;quot;hors&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dire de "hors" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et locutions prépositives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions et sa combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Grenoble, France. pp.209-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous nageons dans la confusion&amp;quot;. La lutte des classes : V ou V ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nous nageons dans la confusion". La lutte des classes : Vmouvement ou Vpsychologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des outils d'aide à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Expolangues - Table ronde "Les nouveaux outils de la traduction : gadget ou révolution culturelle ?", organisée par le Ministère de la Culture et de la communication et la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) analyse(s) proposer de la structure « dans les + numéral » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris X, GDT Syntaxe animé par Sylvain Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir-V2 : une base de données linguistique pour l'étude des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème Congrès de l'ACFAS, "Le savoir : trame de la modernité", Université McGill, Montréal (15-19 mai 2005), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre internationale de Sémantique et Pragmatique (RSP4) : "La place du sens en linguistique", Université d'Orléans (13-15 juin 2006), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de constructions verbales figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Le semi-figement", organisée par Antoinette Balibar -Mrabti et Céline Vaguer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Université Paris X–Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un corpus en syntaxe, mais quel corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Vergely (éd) Rôle et place des Corpus en Linguistique, Actes du Colloque JETOU'2005, Université de Toulouse-Le Mirail (1-2 juillet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données comme moyen de communication scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas I, IXème Simposio International de comunicación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santiago de Cuba, Cuba. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella est plongée dans sa lecture' : 'lecture', complément ou prédicat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des VIèmes Rencontres Jeunes Chercheurs de l'ED 268, Paris III-ILPGA (24 mai 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer un observable pour l'étude des constructions verbales “V + dans SN”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs (Col'Doc.04) : "La Construction des observables en sciences du langage", MoDyCo &amp; Université Paris X–Nanterre (29-30 avril 2004), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans' : l'expression de la coïncidence spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "On the expression of Time and Space", Anvers (23-25 septembre 2004), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Linguistique du Cercle Belge de Linguistique, K.U. Bruxelles, Bruxelles (10 mai 2003), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) sens pour la préposition 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Anvers – U.I.A. (Belgique) invitée par Patrick Dendale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'approximation dans certains emplois de 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris VII invitée par Pierre Cadiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris I, Maîtrise des “Sciences de l'Information et de la Documentation”, invitée par Martine Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préposition 'dans' et traduction automatique : le cas de l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Toulousaines (JETOU) : La question du sens, Toulouse (7-8 novembre 2003), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' : un vecteur d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Mots grammaticaux et mots de discours : une continuité ?", Sousse (4-5 octobre 2002), Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation verbale en 'dans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Unités lexicales : propriétés morphologiques et syntaxiques", laboratoire MoDyCo, Université Paris X–Nanterre (14 juin 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Murakami: un esprit indomptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niyonkai, 2022, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katas de Maître Tetsuji-Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer; Pierre-Jean Boyer. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyonkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. du Dauphin, pp.206, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF; coll. Diptyque n°8, pp.165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte : le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF; coll. Dityque n°4, 186 p., 2005, Diptyque n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF, pp.186, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : Grammaire, sémantique, didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF, 178 p., 2004, Diptyque n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut voyager loin ménage sa monture. HIPPIQUE et ÉQUESTRE: des synonymes exacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Thierry Ponchon; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie: l’enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.435-457, 2022, Bibliothèque de Grammaire et de Linguistique (67)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom de Zeus! Par Jupiter! Oh, putain! L’interjection de la langue au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lacheret; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et illustration du prédicat, préface de Sylvie Plane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-221, 2020, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien! Quoique!&amp;quot; Et si &amp;quot;en même temps&amp;quot; était un marqueur d’attitude énonciative…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine Hamma et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.209-235, 2019, Annales littéraires | 1001, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur Danielle Leeman sans jamais avoir osé le lui demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-42, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelina Aleksandrova; Céline Benninger; Anne Theissen; Fabrice Marsac; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consécutivité et Simultanéité en Linguistique, Langues et Parole; 2. Syntaxe, Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatthan, pp.259-280, 2018, 978-2-343-14278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, cette histoire m’a obsédé&amp;quot;. Émergence d’un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaétane Dostie; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, grammaire, discours: les marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une foule de témoins, un homme de cœur, cet abruti de Romero, un panier de crabes&amp;quot;: &amp;quot;Dét N1 de N2&amp;quot;, un syntagme nominal sous contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerin; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes linguistiques: à propos de la complémentation nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.139-156, 2017, 978-2-8076-0221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Dupuy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Lycée-Université. Comment le lycée d’enseignement général et technologique et l’université assurent-ils la continuité des parcours?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO, Académie de Toulouse, pp.67-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de découverte d'un marqueur dialogique: UN PEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bres; Aleksandra Nowakowska; Jean-Marc Sarale; Sophie Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.27-36, 2012, GRAMM-R. Etudes de linguistique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique&amp;quot; ou &amp;quot;Moment de bonheur&amp;quot; : quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot, Walter De Mulder, Estelle Moline &amp; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica. Hommages à Nelly Flaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2011, Sciences pour la communication, volume 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées et traduction : langue, culture, traduction automatique, apprentissage, lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Anscombre &amp; Salah Mejri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le figement linguistique : la parole entravée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.391-411, 2011, LEXICA. Mots et Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adverbe un peu comme modalisateur linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL-Presses universitaires de Louvain, pp.219-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme modalisateur métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister &amp; Cédric Fairon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL - Presses Universitaires de Louvain, pp.219-227, 2010, Cahiers du Cental 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique ou moment de bonheur: quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de 'la totalité' par complètement : à propos de complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la &amp;quot;totalité&amp;quot; par &amp;quot;complètement&amp;quot; : à propos de &amp;quot;complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue. Hommages à Jean-Claude Anscombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Marie-Hélène Roubaud & Jean-Pierre Sautot (éds),&amp;quot; Le verbe en friche: approches linguistiques et didactiques&amp;quot;, Bruxelles, P.I.E. Peter Lang, 2014, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Enrica Galazzi & Chiara Molinari (éds), Les français en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Jean-Jacques Franckel & Denis Paillard, &amp;quot;Grammaire des prépositions&amp;quot;, Tome 1, Paris : Ophrys, 2007, 220 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7e Forum franco-allemand de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prépositions : petits mots de grandes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n’est-elle pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d’un certain type de modifieur du nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art de parler flou: prépositions &amp; approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°223: Varia, septembre 2024, Malakoff, Dunod/Armand Colin. [ISBN 978-2-200-93540-5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2024, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°220: Varia, décembre 2023, Malakoff, Dunod/Armand Colin (108p.). [ISBN 978-2-200-93481-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°217: Varia, mars 2023, Malakoff, Dunod/Armand Colin (128p.). [ISBN 978-2-2009-3478-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°218: Varia, juin 2023, Malakoff, Dunod/Armand Colin (110p.). [ISBN 978-2-200-93479-8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°215: Varia, septembre 2022, Malakoff, Dunod/Armand Colin (125p.). [ISBN 978-2-200-93429-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 2022, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII-1 (53), 144 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 260 p., 2005, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC85F97D"/>
+    <w:nsid w:val="78BADD6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5410-3660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085771244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Kahloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Balibar-Mrabti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Un Choi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Hee Jeong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud-Droisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980370v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980074v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2018/03/19/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2017/12/15/katas-tetsuji-murakami/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10521-book-08533574-9782745335746.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5410-3660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085771244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Kahloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Balibar-Mrabti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Un Choi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Hee Jeong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud-Droisy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2018/03/19/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2017/12/15/katas-tetsuji-murakami/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10521-book-08533574-9782745335746.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>