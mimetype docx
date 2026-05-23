--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VAGUER-FEKETE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5410-3660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085771244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent principalement sur la langue française dans une perspective synchronique. Mais elles connaissent également des approches comparatives inter-langues et diachroniques. Elles ont pour point de départ le domaine de la syntaxe et se centrent sur l’étude de mécanismes syntaxiques, mais sans pour autant s’y restreindre, puisque qu’elles sont mâtinées de lexique et de sémantique. Elles connaissent diverses perspectives tant en linguistique française qu’en didactique ou du point de vue de la modélisation des données (traduction…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour en savoir plus &amp;gt; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.univ-tlse2.fr/celine-vaguer/recherche/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, mode et aspect en français: dans la roue de Jacques Bres, 13 (1), pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR CE, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (dans A. Theissen &amp; A. Kuyumcuyan (éds), La polyvalence de CE en français: de la syntaxe à la cohésion textuelle), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;pronom clitique&amp;quot; : faut-il les distinguer? Caractérisation des pronoms personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les pronoms personnels: quoi de neuf?, H.Ounis (éd.), 153, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États &amp;quot;d'urgence&amp;quot; : &amp;quot;en urgence&amp;quot;, &amp;quot;dans l'urgence&amp;quot;, &amp;quot;d'urgence&amp;quot;: des expressions synonymes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La préposition "en" et les locutions à tête "en", M.Kahloul (éd.), 29, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition &amp;quot;en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La prédication, L.Gardelle &amp; D.Vigier (éds), XXXVI-2, pp.397-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot; rester POUR quelque temps &amp;quot; est-il susceptible de poser un problème d'acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp. 89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une construction: cela / ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une &amp;quot;construction&amp;quot; : &amp;quot;Cela/ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand &amp;quot;facilement&amp;quot; rencontre un numéral, ça parle d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locutions prépositionnelles en &amp;quot;sous&amp;quot; : classement syntaxique, ressources lexicales, traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.44-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.20-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du sens des prépositions : le cas de 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de la préposition 'dans' : de l'intériorité à la coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 53 (Tome XXVII-1), pp. 111-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale : recueils et articles consacrés aux prépositions du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.171-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de GP en 'dans', à sens causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et les verbes dits “de mouvement”. Du “spatial”, au sens propre et au sens figuré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Dendale (éd) "Le mouvement dans la langue et la métalangue", coll. 'Recherches Linguistiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.41-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédaler dans la semoule'. Approches des constructions verbales figées de structure 'V dans GN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.231-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : de la langue au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; D. Leeman (éds) De la langue au texte. Le verbe dans tous ses états (2), coll.'Diptyque'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approximation : un outil pour mettre en évidence des divergences dans l'emploi de la préposition 'dans' en français et en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Un Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeong-Hee Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les + numéral' : un déterminant de quantification faible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut on pas *sombrer dans le bonheur ? Etude de constructions verbales &amp;quot;V 'dans' Némotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : propriétés linguistiques et transpositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états. Grammaire, sémantique, didactique, coll.'Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données : les emplois de 'dans' marquant la “coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX-1, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un verbe support ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états : Grammaire, sémantique, didactique, coll"Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étrange &amp;quot;complément circonstanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la faculté des Lettres en hommage à la mémoire de Maurice Gross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faces cachées de GENRE: décrypter sa catégorisation (ou un truc dans le genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Catégorisation claire versus approximative: à la recherche d’indices de différenciation" – CLAP19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des interjections… et autres mots mis à la marge de la phrase et de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Institut de traducteurs, d'interprètes et de relations internationales (ITIRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fable de La Fontaine étudiée par une linguiste, ça donne quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'étude des interjections: saisir l'interjection en langue (et en discours) et ses enjeux pour l'enseignement, la sauvegarde du patrimoine culturel, le traitement des données (traduction...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet, système d’écriture majoritaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des expressions figées et ses enjeux pour le traitement des données (intelligence artificielle), la traduction, la lexicographie, l’enseignement, la culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interjection: une partie du discours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Jupiter!&amp;quot;. L'interjection vue sous le prisme de la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le prédicat: enjeux linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du genre: comment la langue réfère-t-elle aux femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité lexicale au prisme des pratiques discursives: &amp;quot;vélo&amp;quot; vs &amp;quot;bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur ce&amp;quot;, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Sciences du Langage "Ce disant, que fait-on? Aspects grammaticaux et discursifs de "ce" en français"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Kuyumcuyan; Anne Theissen, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;genre&amp;quot;: évolution & emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n'est pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d'un certain type de modifi(cat)eur nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Adjectivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Doualan; Franck Neveu; Audrey Roig, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des compléments du nom de type &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes prépositionnels du type &amp;quot;N de N&amp;quot;: compléments du N ou compléments déterminatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Contraintes linguistiques, linguistique contrainte. À propos de la complémentation nominale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Roig; Caroline Lachet; Luis Meneses Lerin, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;bizarre&amp;quot;, ou &amp;quot;bigearre&amp;quot;, ou &amp;quot;bigarre&amp;quot;? La langue et ses usages: étude du &amp;quot;bizarre&amp;quot; (XVIe- XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les premiers âges du bizarre (XVIe- XVIIIe s.)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ELH - PLH, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicologique et frontières définitionnelles ; bizarre et bigearre (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;Pronom clitique&amp;quot;: faut-il les distinguer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Les pronoms personnels entre langue et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces prépositions qui marquent de l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque du CERLICO "Linéarité et Interprétation (approximation, modulation, ajustement)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consécutivité et simultanéité en linguistique, langues et parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien!&amp;quot;. &amp;quot;En même temps&amp;quot;, marqueur d’attitude énonciative, de contradiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Intéraction(s) et didactique des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "A l'articulation du lexique, de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Liaison LEGT-Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO de l'Académie de Toulouse, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous&amp;quot; : constructions et identité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Neuchâtel, Suisse. pp.311-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de &amp;quot;dans&amp;quot;, &amp;quot;vers&amp;quot; et &amp;quot;sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de "dans", "vers" et "sur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.583-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur dialogique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme, Langue, discours à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphographie grammaticale : le marquage des accords sur les verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orthographe dans les enseignements-apprentissages de la lecture et de l'écriture du primaire au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cergy-Pontoise, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de &amp;quot;complément circonstanciel&amp;quot; au XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "ComplémentationS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santiago de Compostela, Espagne. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme marqueur dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adverbe "un peu" comme marqueur dialogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être aux anges&amp;quot;, &amp;quot;Sortir de ses gonds&amp;quot;... Comment les langues traduisent-elles des états émotionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Textes en contraste, Journées franco-suédoises de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Växjö, Suède. pp.253-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans&amp;quot;, &amp;quot;hors&amp;quot;, &amp;quot;vers&amp;quot;. La primauté sémantique de l'espace déposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Rencontre de Sémantique et Pragmatique (RSP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gabès, Tunisie. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Locutions : les langues entre cultures et cognition. Relations spatiales, relations temporelles, locutions spatio-temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Allemagne. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire de &amp;quot;hors&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dire de "hors" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et locutions prépositives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions et sa combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Grenoble, France. pp.209-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous nageons dans la confusion&amp;quot;. La lutte des classes : V ou V ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nous nageons dans la confusion". La lutte des classes : Vmouvement ou Vpsychologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des outils d'aide à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Expolangues - Table ronde "Les nouveaux outils de la traduction : gadget ou révolution culturelle ?", organisée par le Ministère de la Culture et de la communication et la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) analyse(s) proposer de la structure « dans les + numéral » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris X, GDT Syntaxe animé par Sylvain Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir-V2 : une base de données linguistique pour l'étude des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème Congrès de l'ACFAS, "Le savoir : trame de la modernité", Université McGill, Montréal (15-19 mai 2005), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre internationale de Sémantique et Pragmatique (RSP4) : "La place du sens en linguistique", Université d'Orléans (13-15 juin 2006), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de constructions verbales figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Le semi-figement", organisée par Antoinette Balibar -Mrabti et Céline Vaguer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Université Paris X–Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un corpus en syntaxe, mais quel corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Vergely (éd) Rôle et place des Corpus en Linguistique, Actes du Colloque JETOU'2005, Université de Toulouse-Le Mirail (1-2 juillet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données comme moyen de communication scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas I, IXème Simposio International de comunicación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santiago de Cuba, Cuba. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella est plongée dans sa lecture' : 'lecture', complément ou prédicat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des VIèmes Rencontres Jeunes Chercheurs de l'ED 268, Paris III-ILPGA (24 mai 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer un observable pour l'étude des constructions verbales “V + dans SN”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs (Col'Doc.04) : "La Construction des observables en sciences du langage", MoDyCo &amp; Université Paris X–Nanterre (29-30 avril 2004), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans' : l'expression de la coïncidence spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "On the expression of Time and Space", Anvers (23-25 septembre 2004), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Linguistique du Cercle Belge de Linguistique, K.U. Bruxelles, Bruxelles (10 mai 2003), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) sens pour la préposition 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Anvers – U.I.A. (Belgique) invitée par Patrick Dendale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'approximation dans certains emplois de 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris VII invitée par Pierre Cadiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris I, Maîtrise des “Sciences de l'Information et de la Documentation”, invitée par Martine Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préposition 'dans' et traduction automatique : le cas de l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Toulousaines (JETOU) : La question du sens, Toulouse (7-8 novembre 2003), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' : un vecteur d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Mots grammaticaux et mots de discours : une continuité ?", Sousse (4-5 octobre 2002), Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation verbale en 'dans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Unités lexicales : propriétés morphologiques et syntaxiques", laboratoire MoDyCo, Université Paris X–Nanterre (14 juin 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Murakami: un esprit indomptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niyonkai, 2022, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katas de Maître Tetsuji-Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer; Pierre-Jean Boyer. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyonkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. du Dauphin, pp.206, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF; coll. Diptyque n°8, pp.165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte : le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF; coll. Dityque n°4, 186 p., 2005, Diptyque n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF, pp.186, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : Grammaire, sémantique, didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF, 178 p., 2004, Diptyque n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut voyager loin ménage sa monture. HIPPIQUE et ÉQUESTRE: des synonymes exacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Thierry Ponchon; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie: l’enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.435-457, 2022, Bibliothèque de Grammaire et de Linguistique (67)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom de Zeus! Par Jupiter! Oh, putain! L’interjection de la langue au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lacheret; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et illustration du prédicat, préface de Sylvie Plane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-221, 2020, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien! Quoique!&amp;quot; Et si &amp;quot;en même temps&amp;quot; était un marqueur d’attitude énonciative…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine Hamma et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.209-235, 2019, Annales littéraires | 1001, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur Danielle Leeman sans jamais avoir osé le lui demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-42, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelina Aleksandrova; Céline Benninger; Anne Theissen; Fabrice Marsac; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consécutivité et Simultanéité en Linguistique, Langues et Parole; 2. Syntaxe, Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatthan, pp.259-280, 2018, 978-2-343-14278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, cette histoire m’a obsédé&amp;quot;. Émergence d’un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaétane Dostie; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, grammaire, discours: les marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une foule de témoins, un homme de cœur, cet abruti de Romero, un panier de crabes&amp;quot;: &amp;quot;Dét N1 de N2&amp;quot;, un syntagme nominal sous contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerin; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes linguistiques: à propos de la complémentation nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.139-156, 2017, 978-2-8076-0221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Dupuy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Lycée-Université. Comment le lycée d’enseignement général et technologique et l’université assurent-ils la continuité des parcours?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO, Académie de Toulouse, pp.67-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de découverte d'un marqueur dialogique: UN PEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bres; Aleksandra Nowakowska; Jean-Marc Sarale; Sophie Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.27-36, 2012, GRAMM-R. Etudes de linguistique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique&amp;quot; ou &amp;quot;Moment de bonheur&amp;quot; : quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot, Walter De Mulder, Estelle Moline &amp; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica. Hommages à Nelly Flaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2011, Sciences pour la communication, volume 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées et traduction : langue, culture, traduction automatique, apprentissage, lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Anscombre &amp; Salah Mejri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le figement linguistique : la parole entravée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.391-411, 2011, LEXICA. Mots et Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adverbe un peu comme modalisateur linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL-Presses universitaires de Louvain, pp.219-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme modalisateur métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister &amp; Cédric Fairon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL - Presses Universitaires de Louvain, pp.219-227, 2010, Cahiers du Cental 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique ou moment de bonheur: quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de 'la totalité' par complètement : à propos de complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la &amp;quot;totalité&amp;quot; par &amp;quot;complètement&amp;quot; : à propos de &amp;quot;complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue. Hommages à Jean-Claude Anscombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Marie-Hélène Roubaud & Jean-Pierre Sautot (éds),&amp;quot; Le verbe en friche: approches linguistiques et didactiques&amp;quot;, Bruxelles, P.I.E. Peter Lang, 2014, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Enrica Galazzi & Chiara Molinari (éds), Les français en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Jean-Jacques Franckel & Denis Paillard, &amp;quot;Grammaire des prépositions&amp;quot;, Tome 1, Paris : Ophrys, 2007, 220 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7e Forum franco-allemand de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prépositions : petits mots de grandes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n’est-elle pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d’un certain type de modifieur du nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art de parler flou: prépositions &amp; approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°223: Varia, septembre 2024, Malakoff, Dunod/Armand Colin. [ISBN 978-2-200-93540-5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2024, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°220: Varia, décembre 2023, Malakoff, Dunod/Armand Colin (108p.). [ISBN 978-2-200-93481-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°217: Varia, mars 2023, Malakoff, Dunod/Armand Colin (128p.). [ISBN 978-2-2009-3478-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°218: Varia, juin 2023, Malakoff, Dunod/Armand Colin (110p.). [ISBN 978-2-200-93479-8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°215: Varia, septembre 2022, Malakoff, Dunod/Armand Colin (125p.). [ISBN 978-2-200-93429-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 2022, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII-1 (53), 144 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 260 p., 2005, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VAGUER-FEKETE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5410-3660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085771244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nos recherches portent principalement sur la langue française dans une perspective synchronique. Mais elles connaissent également des approches comparatives inter-langues et diachroniques. Elles ont pour point de départ le domaine de la syntaxe et se centrent sur l’étude de mécanismes syntaxiques, mais sans pour autant s’y restreindre, puisque qu’elles sont mâtinées de lexique et de sémantique. Elles connaissent diverses perspectives tant en linguistique française qu’en didactique ou du point de vue de la modélisation des données (traduction…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour en savoir plus &amp;gt; </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://blogs.univ-tlse2.fr/celine-vaguer/recherche/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, mode et aspect en français: dans la roue de Jacques Bres, 13 (1), pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUR CE, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (dans A. Theissen &amp; A. Kuyumcuyan (éds), La polyvalence de CE en français: de la syntaxe à la cohésion textuelle), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;pronom clitique&amp;quot; : faut-il les distinguer? Caractérisation des pronoms personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les pronoms personnels: quoi de neuf?, H.Ounis (éd.), 153, pp.4-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États &amp;quot;d'urgence&amp;quot; : &amp;quot;en urgence&amp;quot;, &amp;quot;dans l'urgence&amp;quot;, &amp;quot;d'urgence&amp;quot;: des expressions synonymes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La préposition "en" et les locutions à tête "en", M.Kahloul (éd.), 29, pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition &amp;quot;en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La prédication, L.Gardelle &amp; D.Vigier (éds), XXXVI-2, pp.397-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot; rester POUR quelque temps &amp;quot; est-il susceptible de poser un problème d'acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Hamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp. 89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00927204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une &amp;quot;construction&amp;quot; : &amp;quot;Cela/ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une construction: cela / ça fait un moment (que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand &amp;quot;facilement&amp;quot; rencontre un numéral, ça parle d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locutions prépositionnelles en &amp;quot;sous&amp;quot; : classement syntaxique, ressources lexicales, traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.44-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement syntaxique des prépositions simples du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157, pp.20-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du sens des prépositions : le cas de 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité de la préposition 'dans' : de l'intériorité à la coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 53 (Tome XXVII-1), pp. 111-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie générale : recueils et articles consacrés aux prépositions du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Tome XXVII-2), pp.171-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de GP en 'dans', à sens causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54, pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et les verbes dits “de mouvement”. Du “spatial”, au sens propre et au sens figuré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Dendale (éd) "Le mouvement dans la langue et la métalangue", coll. 'Recherches Linguistiques'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.41-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : de la langue au texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; D. Leeman (éds) De la langue au texte. Le verbe dans tous ses états (2), coll.'Diptyque'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédaler dans la semoule'. Approches des constructions verbales figées de structure 'V dans GN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.231-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les + numéral' : un déterminant de quantification faible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approximation : un outil pour mettre en évidence des divergences dans l'emploi de la préposition 'dans' en français et en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Un Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myeong-Hee Jeong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de linguistique appliquée et générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut on pas *sombrer dans le bonheur ? Etude de constructions verbales &amp;quot;V 'dans' Némotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : propriétés linguistiques et transpositions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états. Grammaire, sémantique, didactique, coll.'Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données : les emplois de 'dans' marquant la “coïncidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IX-1, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un verbe support ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Vaguer &amp; B. Lavieu (éds) Le verbe dans tous ses états : Grammaire, sémantique, didactique, coll"Diptyque"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un étrange &amp;quot;complément circonstanciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la faculté des Lettres en hommage à la mémoire de Maurice Gross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.??-??</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faces cachées de GENRE: décrypter sa catégorisation (ou un truc dans le genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Catégorisation claire versus approximative: à la recherche d’indices de différenciation" – CLAP19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l'étude des interjections: saisir l'interjection en langue (et en discours) et ses enjeux pour l'enseignement, la sauvegarde du patrimoine culturel, le traitement des données (traduction...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des interjections… et autres mots mis à la marge de la phrase et de l’étude de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée - Institut de traducteurs, d'interprètes et de relations internationales (ITIRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fable de La Fontaine étudiée par une linguiste, ça donne quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alphabet, système d’écriture majoritaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’étude des expressions figées et ses enjeux pour le traitement des données (intelligence artificielle), la traduction, la lexicographie, l’enseignement, la culture…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre, Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de l'Université du Temps Libre (Université Toulouse - Jean Jaurès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interjection: une partie du discours?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Jupiter!&amp;quot;. L'interjection vue sous le prisme de la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le prédicat: enjeux linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité lexicale au prisme des pratiques discursives : vélo vs bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur ce&amp;quot;, qu’en dit-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Kahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Sciences du Langage "Ce disant, que fait-on? Aspects grammaticaux et discursifs de "ce" en français"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Kuyumcuyan; Anne Theissen, Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité lexicale au prisme des pratiques discursives: &amp;quot;vélo&amp;quot; vs &amp;quot;bicyclette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études en l’honneur de Jacques Bres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du genre: comment la langue réfère-t-elle aux femmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot &amp;quot;genre&amp;quot;: évolution & emplois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master "Le Genre", Université Toulouse - Jean Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n'est pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d'un certain type de modifi(cat)eur nominal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L'Adjectivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaëlle Doualan; Franck Neveu; Audrey Roig, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des compléments du nom de type &amp;quot;N de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes prépositionnels du type &amp;quot;N de N&amp;quot;: compléments du N ou compléments déterminatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Contraintes linguistiques, linguistique contrainte. À propos de la complémentation nominale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Roig; Caroline Lachet; Luis Meneses Lerin, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe VaSt, Laboratoire CLLE-ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit &amp;quot;bizarre&amp;quot;, ou &amp;quot;bigearre&amp;quot;, ou &amp;quot;bigarre&amp;quot;? La langue et ses usages: étude du &amp;quot;bizarre&amp;quot; (XVIe- XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les premiers âges du bizarre (XVIe- XVIIIe s.)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ELH - PLH, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicologique et frontières définitionnelles ; bizarre et bigearre (XVIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les premiers âges du bizarre (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces prépositions qui marquent de l’approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e colloque du CERLICO "Linéarité et Interprétation (approximation, modulation, ajustement)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronom personnel&amp;quot; et &amp;quot;Pronom clitique&amp;quot;: faut-il les distinguer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études internationale "Les pronoms personnels entre langue et discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consécutivité et simultanéité en linguistique, langues et parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d'un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "A l'articulation du lexique, de la grammaire et du discours: marqueurs grammaticaux et marqueurs discursifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Liaison LEGT-Université"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO de l'Académie de Toulouse, Jan 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien!&amp;quot;. &amp;quot;En même temps&amp;quot;, marqueur d’attitude énonciative, de contradiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Intéraction(s) et didactique des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous&amp;quot; : constructions et identité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Neuchâtel, Suisse. pp.311-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de &amp;quot;dans&amp;quot;, &amp;quot;vers&amp;quot; et &amp;quot;sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et quantification. Le cas de "dans", "vers" et "sur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.583-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur dialogique un peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme, Langue, discours à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphographie grammaticale : le marquage des accords sur les verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orthographe dans les enseignements-apprentissages de la lecture et de l'écriture du primaire au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cergy-Pontoise, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore parler de &amp;quot;complément circonstanciel&amp;quot; au XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "ComplémentationS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Santiago de Compostela, Espagne. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme marqueur dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'adverbe "un peu" comme marqueur dialogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être aux anges&amp;quot;, &amp;quot;Sortir de ses gonds&amp;quot;... Comment les langues traduisent-elles des états émotionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Textes en contraste, Journées franco-suédoises de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Växjö, Suède. pp.253-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans&amp;quot;, &amp;quot;hors&amp;quot;, &amp;quot;vers&amp;quot;. La primauté sémantique de l'espace déposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Rencontre de Sémantique et Pragmatique (RSP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gabès, Tunisie. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions françaises en &amp;quot;sous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Locutions : les langues entre cultures et cognition. Relations spatiales, relations temporelles, locutions spatio-temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Allemagne. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire de &amp;quot;hors&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dire de "hors" ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et locutions prépositives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lexique des émotions et sa combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Grenoble, France. pp.209-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous nageons dans la confusion&amp;quot;. La lutte des classes : V ou V ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nous nageons dans la confusion". La lutte des classes : Vmouvement ou Vpsychologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des outils d'aide à la traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Expolangues - Table ronde "Les nouveaux outils de la traduction : gadget ou révolution culturelle ?", organisée par le Ministère de la Culture et de la communication et la Délégation Générale à la Langue Française et aux Langues de France (DGLFLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) analyse(s) proposer de la structure « dans les + numéral » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris X, GDT Syntaxe animé par Sylvain Kahane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zephir-V2 : une base de données linguistique pour l'étude des constructions verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème Congrès de l'ACFAS, "Le savoir : trame de la modernité", Université McGill, Montréal (15-19 mai 2005), Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.123-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00139536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième rencontre internationale de Sémantique et Pragmatique (RSP4) : "La place du sens en linguistique", Université d'Orléans (13-15 juin 2006), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de constructions verbales figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Le semi-figement", organisée par Antoinette Balibar -Mrabti et Céline Vaguer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Université Paris X–Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité d'un corpus en syntaxe, mais quel corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in P. Vergely (éd) Rôle et place des Corpus en Linguistique, Actes du Colloque JETOU'2005, Université de Toulouse-Le Mirail (1-2 juillet 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.101-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données comme moyen de communication scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas I, IXème Simposio International de comunicación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santiago de Cuba, Cuba. pp.134-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella est plongée dans sa lecture' : 'lecture', complément ou prédicat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des VIèmes Rencontres Jeunes Chercheurs de l'ED 268, Paris III-ILPGA (24 mai 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer un observable pour l'étude des constructions verbales “V + dans SN”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs (Col'Doc.04) : "La Construction des observables en sciences du langage", MoDyCo &amp; Université Paris X–Nanterre (29-30 avril 2004), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans' : l'expression de la coïncidence spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "On the expression of Time and Space", Anvers (23-25 septembre 2004), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) sens pour la préposition 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Anvers – U.I.A. (Belgique) invitée par Patrick Dendale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'approximation dans certains emplois de 'dans' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris VII invitée par Pierre Cadiot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' et l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Linguistique du Cercle Belge de Linguistique, K.U. Bruxelles, Bruxelles (10 mai 2003), Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris I, Maîtrise des “Sciences de l'Information et de la Documentation”, invitée par Martine Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préposition 'dans' et traduction automatique : le cas de l'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Toulousaines (JETOU) : La question du sens, Toulouse (7-8 novembre 2003), France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition 'dans' : un vecteur d'approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Mots grammaticaux et mots de discours : une continuité ?", Sousse (4-5 octobre 2002), Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complémentation verbale en 'dans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Unités lexicales : propriétés morphologiques et syntaxiques", laboratoire MoDyCo, Université Paris X–Nanterre (14 juin 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maître Murakami: un esprit indomptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niyonkai, 2022, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katas de Maître Tetsuji-Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer; Pierre-Jean Boyer. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyonkai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7466-9974-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. du Dauphin, pp.206, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs savants aux savoirs enseignés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF; coll. Diptyque n°8, pp.165, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte : le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF; coll. Dityque n°4, 186 p., 2005, Diptyque n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la langue au texte. Le verbe dans tous ses états (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur &amp; CEDOCEF, pp.186, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe dans tous ses états : Grammaire, sémantique, didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Lavieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Namur / CEDOCEF, 178 p., 2004, Diptyque n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui veut voyager loin ménage sa monture. HIPPIQUE et ÉQUESTRE: des synonymes exacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Thierry Ponchon; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchronie et diachronie: l’enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.435-457, 2022, Bibliothèque de Grammaire et de Linguistique (67)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom de Zeus! Par Jupiter! Oh, putain! L’interjection de la langue au discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lacheret; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défense et illustration du prédicat, préface de Sylvie Plane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.189-221, 2020, Dixit Grammatica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04922432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, je dis ça, je dis rien! Quoique!&amp;quot; Et si &amp;quot;en même temps&amp;quot; était un marqueur d’attitude énonciative…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine Hamma et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique interactionnelle, grammaire de l’oral et didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.209-235, 2019, Annales littéraires | 1001, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.38047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur Danielle Leeman sans jamais avoir osé le lui demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vaguer-Fekete. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les formes prennent sens: grammaire, prépositions, constructions, système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-42, 2018, 978-2-35935-219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps&amp;quot;, &amp;quot;Dans le même temps&amp;quot;, marqueurs temporels de simultanéité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelina Aleksandrova; Céline Benninger; Anne Theissen; Fabrice Marsac; Jean-Paul Meyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consécutivité et Simultanéité en Linguistique, Langues et Parole; 2. Syntaxe, Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmatthan, pp.259-280, 2018, 978-2-343-14278-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une foule de témoins, un homme de cœur, cet abruti de Romero, un panier de crabes&amp;quot;: &amp;quot;Dét N1 de N2&amp;quot;, un syntagme nominal sous contraintes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Lachet; Luis Meneses-Lerin; Audrey Roig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes linguistiques: à propos de la complémentation nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.139-156, 2017, 978-2-8076-0221-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En même temps, cette histoire m’a obsédé&amp;quot;. Émergence d’un marqueur discursif: &amp;quot;en même temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaétane Dostie; Florence Lefeuvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique, grammaire, discours: les marqueurs discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un parcours de réussite en Licence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ricaud-Droisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Dupuy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Lycée-Université. Comment le lycée d’enseignement général et technologique et l’université assurent-ils la continuité des parcours?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAIO, Académie de Toulouse, pp.67-74, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de découverte d'un marqueur dialogique: UN PEU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Bres; Aleksandra Nowakowska; Jean-Marc Sarale; Sophie Sarrazin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogisme: langue, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.27-36, 2012, GRAMM-R. Etudes de linguistique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique&amp;quot; ou &amp;quot;Moment de bonheur&amp;quot; : quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dany Amiot, Walter De Mulder, Estelle Moline &amp; Dejan Stosic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica. Hommages à Nelly Flaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2011, Sciences pour la communication, volume 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées et traduction : langue, culture, traduction automatique, apprentissage, lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Anscombre &amp; Salah Mejri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le figement linguistique : la parole entravée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.391-411, 2011, LEXICA. Mots et Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Adverbe un peu comme modalisateur linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL-Presses universitaires de Louvain, pp.219-227, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant magique ou moment de bonheur: quelques considérations sur le temps qui passe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars Grammatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.303-313, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adverbe &amp;quot;un peu&amp;quot; comme modalisateur métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Takuya Nakamura, Eric Laporte, Anne Dister &amp; Cédric Fairon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tables. La grammaire du français par le menu. Mélanges en hommage à Christian Leclère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL - Presses Universitaires de Louvain, pp.219-227, 2010, Cahiers du Cental 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de 'la totalité' par complètement : à propos de complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de la &amp;quot;totalité&amp;quot; par &amp;quot;complètement&amp;quot; : à propos de &amp;quot;complètement malade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Leeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des topoï à la théorie des stéréotypes en passant par la polyphonie et l'argumentation dans la langue. Hommages à Jean-Claude Anscombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Savoie, pp.363-375, 2008, Langages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Marie-Hélène Roubaud & Jean-Pierre Sautot (éds),&amp;quot; Le verbe en friche: approches linguistiques et didactiques&amp;quot;, Bruxelles, P.I.E. Peter Lang, 2014, 254 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Enrica Galazzi & Chiara Molinari (éds), Les français en émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu &amp;quot;Jean-Jacques Franckel & Denis Paillard, &amp;quot;Grammaire des prépositions&amp;quot;, Tome 1, Paris : Ophrys, 2007, 220 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7e Forum franco-allemand de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prépositions : petits mots de grandes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi &amp;quot;une fille de joie&amp;quot; n’est-elle pas &amp;quot;une fille joyeuse&amp;quot;? Emploi adjectival d’un certain type de modifieur du nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition peut-elle être prédicative? Le cas de la préposition en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Art de parler flou: prépositions &amp; approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°223: Varia, septembre 2024, Malakoff, Dunod/Armand Colin. [ISBN 978-2-200-93540-5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2024, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°220: Varia, décembre 2023, Malakoff, Dunod/Armand Colin (108p.). [ISBN 978-2-200-93481-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 220, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°217: Varia, mars 2023, Malakoff, Dunod/Armand Colin (128p.). [ISBN 978-2-2009-3478-1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°218: Varia, juin 2023, Malakoff, Dunod/Armand Colin (110p.). [ISBN 978-2-200-93479-8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 2023, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue française n°215: Varia, septembre 2022, Malakoff, Dunod/Armand Colin (125p.). [ISBN 978-2-200-93429-3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 2022, VARIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préposition en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII-1 (53), 144 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00117340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semi-figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Balibar-Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 260 p., 2005, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78BADD6A"/>
+    <w:nsid w:val="78F7AF57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5410-3660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085771244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Kahloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Balibar-Mrabti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Un Choi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Hee Jeong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud-Droisy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2018/03/19/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2017/12/15/katas-tetsuji-murakami/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10521-book-08533574-9782745335746.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vaguer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5410-3660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085771244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/recherche/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vaguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Kahloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ounis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Balibar-Mrabti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Un Choi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myeong-Hee Jeong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979465v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ricaud-Droisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980330v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980098v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088796v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2018/03/19/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/celine-vaguer/2017/12/15/katas-tetsuji-murakami/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117329v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.38047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/quand-les-formes-prennent-sens-grammaire-prepositions-constructions-systeme/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580892v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10521-book-08533574-9782745335746.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117340v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120899v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>