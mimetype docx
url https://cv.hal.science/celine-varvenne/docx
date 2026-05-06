--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2031,51 +2031,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of strengthening in fcc high entropy alloys (vol 118, pg 164, 2016)</w:t>
+                <w:t xml:space="preserve">Theory of strengthening in fcc high entropy alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Varvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Luque</w:t>
@@ -2084,78 +2084,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Curtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 119, pp.242. </w:t>
+              <w:t xml:space="preserve">, 2016, 118, pp.164-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.08.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453102v1</w:t>
+                <w:t xml:space="preserve">hal-01453103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen and vacancy clustering in zirconium</w:t>
               </w:r>
@@ -2252,51 +2252,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02385740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of strengthening in fcc high entropy alloys</w:t>
+                <w:t xml:space="preserve">Theory of strengthening in fcc high entropy alloys (vol 118, pg 164, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Varvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Luque</w:t>
@@ -2305,78 +2305,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Curtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118, pp.164-176. </w:t>
+              <w:t xml:space="preserve">, 2016, 119, pp.242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453103v1</w:t>
+                <w:t xml:space="preserve">hal-01453102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure, relaxation volume, and elastic interactions in charged simulation cells</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD466630"/>
+    <w:nsid w:val="C5DFDD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-varvenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3158-9973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151490457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827146v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Issa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;glia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04229613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Masto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112544" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Camilos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00979G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Dai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwen Yao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Daymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankha Nag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Curtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab60e0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bracq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varvenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Curtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyn Larosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulaine Shih" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ghazisaeidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laplanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Curtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. George" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Curtin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.08.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.224103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leyson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazisaeidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Rao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woodward" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Parthasarathy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miracle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Luque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Curtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.08.069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mackain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.09.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.024107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-varvenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3158-9973" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151490457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827146v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Issa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;glia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04229613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Masto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112544" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Camilos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00979G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Dai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwen Yao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Daymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankha Nag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Curtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab60e0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bracq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varvenne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perri&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Curtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlyn Larosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulaine Shih" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ghazisaeidi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laplanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Curtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. George" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Curtin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.08.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.224103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leyson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazisaeidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Rao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woodward" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Parthasarathy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miracle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.12.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Luque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Curtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.07.040" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02385740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mackain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.09.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.08.069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.024107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>