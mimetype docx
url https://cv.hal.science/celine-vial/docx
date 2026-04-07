--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VIAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5442-4015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193023288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-3102-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vial est titulaire d'un doctorat en économie appliquée à la filière équine. Elle est chercheuse à l'IFCE (Institut Français du Cheval et de l'Équitation), institut public au service de la filière équine, et elle est accueillie à l'INRAE (Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement), dans l'UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agrifood systems). Dans le contexte actuel de développement des activités équestres, ses recherches en économie et sciences de gestion visent à analyser le comportement des consommateurs des biens et services liés à l’objet cheval et les marchés associés, mais aussi l'organisation des activités équestres et leurs impacts sur le développement territorial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disaggregated approach to the economic impact of sporting events: The case of the world equestrian games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24704067.2024.2443608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs saddle up—perceptions of horse meat as a sustainable gastronomic alternative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.638. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14040638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikpidi Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des enjeux environnementaux par les gérants de structures équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a comprehensive approach to measure short-term effects and legacy of sporting events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Sport and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.412-426. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23750472.2021.1928535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'identification des équidés et utilisation ou non de la viande chevaline pour la consommation humaine : une enquête dans les pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juillet, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équin – Outil de diagnostic environnemental quantitatif des structures équines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation en Normandie : entre excellence sportive et loisirs diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le cheval, passion normande, 21, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of what animal welfare messages on pork products say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des loisirs de nature dans le développement territorial : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Palazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: perspectives in Europe based on a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mai, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs de pleine nature et utilisation des territoires : le cas des activités équestres diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.17.289-314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique, social et environnemental des finales nationales d’endurance jeunes chevaux à Uzès en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mars, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique et social des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval contribue au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-Série : Cheval, Tourisme &amp; Sociétés (Juin), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’EAAP : organisation d’une première session en socio-économie de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Février, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche sur l’impact des manifestations équestres : premiers résultats et préconisations à destination des organisateurs d’événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, août, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’intégration des activités équines au sein des territoires pastoraux du Parc national des Cévennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, juillet, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Septembre, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et mission de service public ? Analyse de quelques initiatives locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manifestations équestres : un tremplin pour le territoire et son offre touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Genetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et modes de consommation des différents publics présents lors de manifestations équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les collectivités territoriales ont recours au cheval pour dynamiser leurs territoires… un dépliant informatif disponible sur le site des Haras nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau REFErences : création de fiches sur les tarifs des prestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des équidés de loisir en France : quels impacts sur les espaces ruraux et périurbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des propriétaires amateurs dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de contrats de pension : difficultés et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences économiques et sociales, en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.48-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix organisationnels des propriétaires de chevaux de loisir dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 321, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’équitation de loisir dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.549-573. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.113.0549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of horses in territorial actions: first identification of the multiplicity of existing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working group socio-économie de l’EAAP : les premiers pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le cheval dans l'occupation et l'aménagement du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amateurs propriétaires d'équidés de sports et loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : analyse économique de l'organisation des sports et loisirs équestres et de leur dimension territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France et le valoriser : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation équine : état des lieux et défis pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre sens du bien-être équin : entre cultures et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine assisted services in France: current status and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre préoccupation sociale et préoccupations quotidiennes : Que nous apprennent les moniteurs d'équitation à propos du bien-être équin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du bien-être équin, EquitaLyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silence of horses: Equine welfare and well-being through the eyes of those who live and work with them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Cultures in Transition: Decent work, decent leisure, decent live</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine milk production in France: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d'équidés en France : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le sens. Le marché comme lieu d’appropriation d’une question de société : étude de cas a partir de la préoccupation du bien-être équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and consumption of horse meat in France: overview and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : bilan d’un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’Administration d’Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine production and activities in France: what contributions to the sustainability of local areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact environnemental pour les manifestations équestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congrès annuel de l’Institut du Droit Equin (IDE) : « Les manifestations équines face aux défis climatiques : quel avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements équestres sportifs, quels impacts pour les territoires d’accueil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques événementielles au service de l’attractivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines (MRSH), Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enjeux de durabilité environnementale dans le sport : bilan des réponses apportées dans l’équitation et l’événementiel équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® “équins”: an environmental footprint calculator tested on 39 French equine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal et comportements des consommateurs : analyse de l’impact de mentions relatives au bien-être animal sur les décisions d’achat de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke : « Alimentation marketing et durabilité », de l'usage des labels aux pratiques alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équins : bilan carbone de 39 structures en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: towards a typology of consumers and non-consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheval sur la viande ? Vers une typologie des consommateurs et non consommateurs de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer du cheval au restaurant pour développer la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe: possible overview through the creation of a data collection tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine registration system and (non)use of horsemeat for human consumption: a survey in EU countries from EAAP Horse Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEFI pour connaître les atouts verts des équidés en Europe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la consommation de viande chevaline en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of having updated equine data and how research can help data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-871-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Research Network In Sport Tourism Conference (IRNIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences pour les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). FRA., May 2014, Cerisy-la-Salle, France. 368 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu et fidélité des touristes dans un espace naturel protégé : influence de l’attachement aux animaux et de la connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impacts of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Sport Management (EASM). Groningen, NLD., Sep 2015, Dublin, Ireland. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cerisy-la-Salle, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the economic valuation of non mega sporting events: the case of horse riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference in Sports Economics (ESEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL.; International Association for Sports Economists (IASE)., Sep 2014, Anvers, Belgium. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des manifestations équestres en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of social sciences in equine research: Essential to create new understandings of the horse industry’s growth and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA.; American Society of Animal Science (ASAS). USA.; Canadian Society of Animal Science (CSAS). CAN., Jul 2014, Kansas City, United States. 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. pp.271-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: Mutual contributions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès international de la société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). Faculté des Sciences du Sport, Strasbourg, FRA., May 2013, Strasbourg, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2013, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques? Illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantième colloque de l’Association des Sciences Régionales De Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de recherche « Cheval et territoire » : de l‟organisation des activités équestres à leurs impacts sur le développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin aux Haras, FRA., Feb 2013, Paris, France. 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy: growth in new sectors and activities in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of touristic events, example of the “Equirando 2012” in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Active countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Research in Events, Tourism and Hospitality (ICRETH). Leeds, GBR., Jan 2013, Leeds, United Kingdom. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques ? : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de l'Association de science régionale de langue française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Lyon, FRA.; Université Catholique de Louvain (UCLouvain). Louvain la Neuve, BEL.; Université Catholique de Louvain (UCLouvain). Mons, BEL.; Institut d’Analyse du Changement dans l’Histoire et les Sociétés Contemporaines (IACCHOS). Louvain-la-Neuve, BEL.; Université Libre de Bruxelles [Bruxelles] (ULB). Bruxelles, BEL.; Université des Sciences et Technologies (Lille 1) (USTL). Lille, FRA., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact and social utility of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impact of horse production on rural areas: a comparison between Ireland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Younge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tarifs de pension en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du Réseau Économique de la Filière Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA.; Institut de l'Elevage (IDELE). Paris, FRA.; Assemblée Permanente des Chambres d'Agriculture (APCA). Paris, FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Groupement hippique national (GHN). FRA.; Fédération Nationale des Courses Françaises (FNCF). Paris, FRA., Jan 2012, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impact des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delsalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des sites en Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Jan 2012, Avignon, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires à travers des missions de service public : analyse de projets locaux innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Equitation le Cadre Noir-Saumur. Saumur, FRA.; Haras Nationaux. Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme : Cheval, tourisme et loisirs : transformations, permanences et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers (UA). UFR Ingénierie du tourisme, du bâtiment et des services, Angers, FRA., May 2012, Saumur, France. 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et modes de coordination : le cas type des pensions équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Mar 2011, Fontenay aux Roses, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of equestrian leisure in French rural areas: between sectorial influences and periurbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval et l’occupation de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les équidés de particuliers indépendants gagnent du terrain… Focus sur les déterminants d’une nouvelle utilisation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des pensions et tarifs en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse production and socio-economic aspects: goals, perspectives and key challenges of the Horse Commission Working Groups in Socio-Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : le rapport à l'espace des propriétaires d'équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les utilisations émergentes de l'espace par les activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : quels liens entre la présence de chevaux de loisir et les dynamiques rurales contemporaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque de l'ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : l'organisation des &amp;quot;amateurs&amp;quot;, propriétaires d'équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de Transaction et économie des loisirs : une tentative d’application aux activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Apr 2008, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les équidés et les formes de loisirs équestres dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche économique des loisirs équestres : l’organisation des «amateurs», propriétaires d’équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing or buying leisure? A tentative application of the transaction costs theory to equestrian leisure activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring meeting of young economists (SMYE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Technologies (Lille 1) (USTL). FRA.; Université de Lille, Droit et Santé. FRA.; Université Charles de Gaulle (Lille 3). FRA., Apr 2008, Lille, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace rural par les sports et loisirs équestres. Une analyse socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Société de Sociologie Du Sport de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès international : Du local au global : le sport enjeu de la culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Valence, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offering horse meat in restaurants to develop the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, pp.460, 2023, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brakes and levers for horsemeat consumption in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2020, Book of abstracts of the 71st annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: first overview and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équidés « hors structure » : un essai de modélisation de leur empreinte spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economical assessments of the saddle horse industry in Europe: what tools for common data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 41, 2015, 41ème Journée de la Recherche Equine "De la fécondation au sevrage : Quelle conduite d'élevage ?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. Wageningen Academic Publischer, Annual Meeting of the European Association for Animal Production, 20, 485 p., 2014, EAAP Book abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs et le développement durable : le cas des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 414 p., 2018, Collection de l'économie du sport à la gouvernance des institutions sportives, 978-2-3421-6407-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers, 136, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du cheval attelé en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séréna Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cordilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 1ère ed., 116 p., 2012, Guide Pratique (Haras Nationaux), 978-2-9152-5030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial-Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">207, pp.78, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Landsmót 2016 with other equestrian events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine Dashper, Guðrún Helgadóttir, Ingibjörg Sigurðardóttir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humans, horses and events management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1789242751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des préconisations pour optimiser les impacts des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie retenue pour les manifestations équestres et mise en oeuvre des instruments d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local : études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production, 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation de loisir comme levier de développement économique et social des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : la population des amateurs, propriétaires d'équidés de loisir. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2009, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : facteurs explicatifs de la présence des équidés appartenant à des &amp;quot;amateurs&amp;quot; dans les espaces ruraux et périurbains. Une étude sur quatre régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les différentes formes de pratique des loisirs équestres et leur importance. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs explicatifs de la présence des équidés dans les espaces ruraux et périurbains. Une étude sur trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes de pratique des loisirs équestres et leur importance. Trois études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des événements équestres sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast de la collection "Parlons cheval" de l'IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline en France : vers une typologie des (non-)consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Fiche équipédia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsÉvénement : évaluation d’impact et préconisations pour les événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Fiche Equipedia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : perspectives de développement de la consommation en foyer et hors-foyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® ÉQUINS – Premier outil de diagnostic environnemental quantitatif de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsoni Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roly Owers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consommateurs de viande chevaline en France en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des atouts verts des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissements équestres : critères de fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8A Filière Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Coudurier, Martine Georget, Hervé Guyomard, Christian Huyghe, Jean-Louis Peyraud (sous la direction de). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique des loisirs de nature et de leurs implications territoriales : l'organisation des propriétaires d'équidés &amp;quot;amateurs&amp;quot; entre production domestique et achat de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier; Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VIAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5442-4015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193023288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-3102-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vial est titulaire d'un doctorat en économie appliquée à la filière équine. Elle est chercheuse à l'IFCE (Institut Français du Cheval et de l'Équitation), institut public au service de la filière équine, et elle est accueillie à l'INRAE (Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement), dans l'UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agrifood systems). Dans le contexte actuel de développement des activités équestres, ses recherches en économie et sciences de gestion visent à analyser le comportement des consommateurs des biens et services liés à l’objet cheval et les marchés associés, mais aussi l'organisation des activités équestres et leurs impacts sur le développement territorial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disaggregated approach to the economic impact of sporting events: The case of the world equestrian games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24704067.2024.2443608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs saddle up—perceptions of horse meat as a sustainable gastronomic alternative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.638. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14040638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikpidi Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des enjeux environnementaux par les gérants de structures équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a comprehensive approach to measure short-term effects and legacy of sporting events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Sport and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.412-426. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23750472.2021.1928535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'identification des équidés et utilisation ou non de la viande chevaline pour la consommation humaine : une enquête dans les pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juillet, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équin – Outil de diagnostic environnemental quantitatif des structures équines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation en Normandie : entre excellence sportive et loisirs diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le cheval, passion normande, 21, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of what animal welfare messages on pork products say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Palazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des loisirs de nature dans le développement territorial : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: perspectives in Europe based on a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mai, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs de pleine nature et utilisation des territoires : le cas des activités équestres diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.17.289-314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique, social et environnemental des finales nationales d’endurance jeunes chevaux à Uzès en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mars, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique et social des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval contribue au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-Série : Cheval, Tourisme &amp; Sociétés (Juin), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’EAAP : organisation d’une première session en socio-économie de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Février, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche sur l’impact des manifestations équestres : premiers résultats et préconisations à destination des organisateurs d’événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, août, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’intégration des activités équines au sein des territoires pastoraux du Parc national des Cévennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, juillet, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Septembre, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et mission de service public ? Analyse de quelques initiatives locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manifestations équestres : un tremplin pour le territoire et son offre touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Genetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et modes de consommation des différents publics présents lors de manifestations équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les collectivités territoriales ont recours au cheval pour dynamiser leurs territoires… un dépliant informatif disponible sur le site des Haras nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des équidés de loisir en France : quels impacts sur les espaces ruraux et périurbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau REFErences : création de fiches sur les tarifs des prestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des propriétaires amateurs dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences économiques et sociales, en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.48-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de contrats de pension : difficultés et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix organisationnels des propriétaires de chevaux de loisir dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 321, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of horses in territorial actions: first identification of the multiplicity of existing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’équitation de loisir dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.549-573. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.113.0549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working group socio-économie de l’EAAP : les premiers pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le cheval dans l'occupation et l'aménagement du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amateurs propriétaires d'équidés de sports et loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : analyse économique de l'organisation des sports et loisirs équestres et de leur dimension territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France et le valoriser : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation équine : état des lieux et défis pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre sens du bien-être équin : entre cultures et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine assisted services in France: current status and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre préoccupation sociale et préoccupations quotidiennes : Que nous apprennent les moniteurs d'équitation à propos du bien-être équin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du bien-être équin, EquitaLyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silence of horses: Equine welfare and well-being through the eyes of those who live and work with them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Cultures in Transition: Decent work, decent leisure, decent live</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine milk production in France: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d'équidés en France : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le sens. Le marché comme lieu d’appropriation d’une question de société : étude de cas a partir de la préoccupation du bien-être équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and consumption of horse meat in France: overview and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : bilan d’un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’Administration d’Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine production and activities in France: what contributions to the sustainability of local areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact environnemental pour les manifestations équestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congrès annuel de l’Institut du Droit Equin (IDE) : « Les manifestations équines face aux défis climatiques : quel avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements équestres sportifs, quels impacts pour les territoires d’accueil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques événementielles au service de l’attractivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines (MRSH), Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enjeux de durabilité environnementale dans le sport : bilan des réponses apportées dans l’équitation et l’événementiel équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal et comportements des consommateurs : analyse de l’impact de mentions relatives au bien-être animal sur les décisions d’achat de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke : « Alimentation marketing et durabilité », de l'usage des labels aux pratiques alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® “équins”: an environmental footprint calculator tested on 39 French equine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équins : bilan carbone de 39 structures en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: towards a typology of consumers and non-consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheval sur la viande ? Vers une typologie des consommateurs et non consommateurs de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer du cheval au restaurant pour développer la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe: possible overview through the creation of a data collection tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEFI pour connaître les atouts verts des équidés en Europe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine registration system and (non)use of horsemeat for human consumption: a survey in EU countries from EAAP Horse Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la consommation de viande chevaline en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of having updated equine data and how research can help data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-871-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Research Network In Sport Tourism Conference (IRNIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences pour les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). FRA., May 2014, Cerisy-la-Salle, France. 368 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu et fidélité des touristes dans un espace naturel protégé : influence de l’attachement aux animaux et de la connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impacts of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Sport Management (EASM). Groningen, NLD., Sep 2015, Dublin, Ireland. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cerisy-la-Salle, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the economic valuation of non mega sporting events: the case of horse riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference in Sports Economics (ESEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL.; International Association for Sports Economists (IASE)., Sep 2014, Anvers, Belgium. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des manifestations équestres en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of social sciences in equine research: Essential to create new understandings of the horse industry’s growth and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA.; American Society of Animal Science (ASAS). USA.; Canadian Society of Animal Science (CSAS). CAN., Jul 2014, Kansas City, United States. 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. pp.271-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: Mutual contributions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès international de la société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). Faculté des Sciences du Sport, Strasbourg, FRA., May 2013, Strasbourg, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2013, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques? Illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantième colloque de l’Association des Sciences Régionales De Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de recherche « Cheval et territoire » : de l‟organisation des activités équestres à leurs impacts sur le développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin aux Haras, FRA., Feb 2013, Paris, France. 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of touristic events, example of the “Equirando 2012” in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Active countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Research in Events, Tourism and Hospitality (ICRETH). Leeds, GBR., Jan 2013, Leeds, United Kingdom. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques ? : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de l'Association de science régionale de langue française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Lyon, FRA.; Université Catholique de Louvain (UCLouvain). Louvain la Neuve, BEL.; Université Catholique de Louvain (UCLouvain). Mons, BEL.; Institut d’Analyse du Changement dans l’Histoire et les Sociétés Contemporaines (IACCHOS). Louvain-la-Neuve, BEL.; Université Libre de Bruxelles [Bruxelles] (ULB). Bruxelles, BEL.; Université des Sciences et Technologies (Lille 1) (USTL). Lille, FRA., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy: growth in new sectors and activities in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact and social utility of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impact of horse production on rural areas: a comparison between Ireland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Younge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tarifs de pension en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du Réseau Économique de la Filière Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA.; Institut de l'Elevage (IDELE). Paris, FRA.; Assemblée Permanente des Chambres d'Agriculture (APCA). Paris, FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Groupement hippique national (GHN). FRA.; Fédération Nationale des Courses Françaises (FNCF). Paris, FRA., Jan 2012, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires à travers des missions de service public : analyse de projets locaux innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Equitation le Cadre Noir-Saumur. Saumur, FRA.; Haras Nationaux. Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impact des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delsalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des sites en Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Jan 2012, Avignon, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme : Cheval, tourisme et loisirs : transformations, permanences et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers (UA). UFR Ingénierie du tourisme, du bâtiment et des services, Angers, FRA., May 2012, Saumur, France. 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et modes de coordination : le cas type des pensions équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Mar 2011, Fontenay aux Roses, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of equestrian leisure in French rural areas: between sectorial influences and periurbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval et l’occupation de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les équidés de particuliers indépendants gagnent du terrain… Focus sur les déterminants d’une nouvelle utilisation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des pensions et tarifs en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse production and socio-economic aspects: goals, perspectives and key challenges of the Horse Commission Working Groups in Socio-Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : le rapport à l'espace des propriétaires d'équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les utilisations émergentes de l'espace par les activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : quels liens entre la présence de chevaux de loisir et les dynamiques rurales contemporaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque de l'ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : l'organisation des &amp;quot;amateurs&amp;quot;, propriétaires d'équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing or buying leisure? A tentative application of the transaction costs theory to equestrian leisure activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring meeting of young economists (SMYE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Technologies (Lille 1) (USTL). FRA.; Université de Lille, Droit et Santé. FRA.; Université Charles de Gaulle (Lille 3). FRA., Apr 2008, Lille, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de Transaction et économie des loisirs : une tentative d’application aux activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Apr 2008, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche économique des loisirs équestres : l’organisation des «amateurs», propriétaires d’équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les équidés et les formes de loisirs équestres dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace rural par les sports et loisirs équestres. Une analyse socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Société de Sociologie Du Sport de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès international : Du local au global : le sport enjeu de la culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Valence, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offering horse meat in restaurants to develop the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, pp.460, 2023, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brakes and levers for horsemeat consumption in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2020, Book of abstracts of the 71st annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: first overview and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équidés « hors structure » : un essai de modélisation de leur empreinte spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economical assessments of the saddle horse industry in Europe: what tools for common data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 41, 2015, 41ème Journée de la Recherche Equine "De la fécondation au sevrage : Quelle conduite d'élevage ?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. Wageningen Academic Publischer, Annual Meeting of the European Association for Animal Production, 20, 485 p., 2014, EAAP Book abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs et le développement durable : le cas des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 414 p., 2018, Collection de l'économie du sport à la gouvernance des institutions sportives, 978-2-3421-6407-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers, 136, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du cheval attelé en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séréna Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cordilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 1ère ed., 116 p., 2012, Guide Pratique (Haras Nationaux), 978-2-9152-5030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial-Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">207, pp.78, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Landsmót 2016 with other equestrian events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine Dashper, Guðrún Helgadóttir, Ingibjörg Sigurðardóttir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humans, horses and events management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1789242751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des préconisations pour optimiser les impacts des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie retenue pour les manifestations équestres et mise en oeuvre des instruments d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local : études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production, 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation de loisir comme levier de développement économique et social des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : la population des amateurs, propriétaires d'équidés de loisir. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2009, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : facteurs explicatifs de la présence des équidés appartenant à des &amp;quot;amateurs&amp;quot; dans les espaces ruraux et périurbains. Une étude sur quatre régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les différentes formes de pratique des loisirs équestres et leur importance. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs explicatifs de la présence des équidés dans les espaces ruraux et périurbains. Une étude sur trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes de pratique des loisirs équestres et leur importance. Trois études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des événements équestres sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast de la collection "Parlons cheval" de l'IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline en France : vers une typologie des (non-)consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Fiche équipédia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsÉvénement : évaluation d’impact et préconisations pour les événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Fiche Equipedia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : perspectives de développement de la consommation en foyer et hors-foyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® ÉQUINS – Premier outil de diagnostic environnemental quantitatif de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsoni Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roly Owers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consommateurs de viande chevaline en France en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des atouts verts des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissements équestres : critères de fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8A Filière Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Coudurier, Martine Georget, Hervé Guyomard, Christian Huyghe, Jean-Louis Peyraud (sous la direction de). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique des loisirs de nature et de leurs implications territoriales : l'organisation des propriétaires d'équidés &amp;quot;amateurs&amp;quot; entre production domestique et achat de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier; Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="678014F0"/>
+    <w:nsid w:val="E8C05572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-4015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193023288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-3102-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24704067.2024.2443608" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sachot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2021.1928535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Evans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Poto&#269;nik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Throude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Augerot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augerot J" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duflot B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirieix L" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roguet C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Pepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.289-314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wanneroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Genetet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zuber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bobin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0549" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653284v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sachot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779315v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376073v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gouguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804548v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Younge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_63" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809636v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delsalle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752565v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818437v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812346v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; de Sociologie Du Sport de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077530v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.ifce.fr/doc_num.php?explnum_id=21195" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/les-evenements-sportifs-et-le-developpement-durable-celine-vial-et-eric-barget.html/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810474v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Poucet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cordilhac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lhote" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20210096978" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800026v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799243v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817399v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814136v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815140v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072538v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995502v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsoni Agn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roly Owers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geyl" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953669v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809206v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-4015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193023288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-3102-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24704067.2024.2443608" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sachot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2021.1928535" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Evans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Poto&#269;nik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Throude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Augerot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augerot J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duflot B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirieix L" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roguet C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Pepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.289-314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wanneroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Genetet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zuber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641827v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bobin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0549" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sachot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779186v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gouguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804548v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Younge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_63" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809636v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delsalle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752565v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812346v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; de Sociologie Du Sport de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077530v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.ifce.fr/doc_num.php?explnum_id=21195" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/les-evenements-sportifs-et-le-developpement-durable-celine-vial-et-eric-barget.html/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810474v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Poucet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cordilhac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lhote" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20210096978" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800026v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799243v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817399v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814136v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815140v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072538v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995502v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsoni Agn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roly Owers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geyl" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953669v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809206v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>