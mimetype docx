--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VIAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5442-4015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193023288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-3102-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vial est titulaire d'un doctorat en économie appliquée à la filière équine. Elle est chercheuse à l'IFCE (Institut Français du Cheval et de l'Équitation), institut public au service de la filière équine, et elle est accueillie à l'INRAE (Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement), dans l'UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agrifood systems). Dans le contexte actuel de développement des activités équestres, ses recherches en économie et sciences de gestion visent à analyser le comportement des consommateurs des biens et services liés à l’objet cheval et les marchés associés, mais aussi l'organisation des activités équestres et leurs impacts sur le développement territorial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disaggregated approach to the economic impact of sporting events: The case of the world equestrian games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24704067.2024.2443608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs saddle up—perceptions of horse meat as a sustainable gastronomic alternative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.638. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14040638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikpidi Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des enjeux environnementaux par les gérants de structures équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a comprehensive approach to measure short-term effects and legacy of sporting events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Sport and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.412-426. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23750472.2021.1928535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'identification des équidés et utilisation ou non de la viande chevaline pour la consommation humaine : une enquête dans les pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juillet, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équin – Outil de diagnostic environnemental quantitatif des structures équines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation en Normandie : entre excellence sportive et loisirs diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le cheval, passion normande, 21, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of what animal welfare messages on pork products say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Palazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des loisirs de nature dans le développement territorial : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: perspectives in Europe based on a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mai, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs de pleine nature et utilisation des territoires : le cas des activités équestres diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.17.289-314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique, social et environnemental des finales nationales d’endurance jeunes chevaux à Uzès en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mars, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique et social des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval contribue au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-Série : Cheval, Tourisme &amp; Sociétés (Juin), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’EAAP : organisation d’une première session en socio-économie de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Février, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche sur l’impact des manifestations équestres : premiers résultats et préconisations à destination des organisateurs d’événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, août, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’intégration des activités équines au sein des territoires pastoraux du Parc national des Cévennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, juillet, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Septembre, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et mission de service public ? Analyse de quelques initiatives locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manifestations équestres : un tremplin pour le territoire et son offre touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Genetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et modes de consommation des différents publics présents lors de manifestations équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les collectivités territoriales ont recours au cheval pour dynamiser leurs territoires… un dépliant informatif disponible sur le site des Haras nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des équidés de loisir en France : quels impacts sur les espaces ruraux et périurbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau REFErences : création de fiches sur les tarifs des prestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des propriétaires amateurs dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences économiques et sociales, en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.48-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de contrats de pension : difficultés et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix organisationnels des propriétaires de chevaux de loisir dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 321, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of horses in territorial actions: first identification of the multiplicity of existing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’équitation de loisir dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.549-573. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.113.0549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working group socio-économie de l’EAAP : les premiers pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le cheval dans l'occupation et l'aménagement du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amateurs propriétaires d'équidés de sports et loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : analyse économique de l'organisation des sports et loisirs équestres et de leur dimension territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France et le valoriser : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation équine : état des lieux et défis pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre sens du bien-être équin : entre cultures et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine assisted services in France: current status and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre préoccupation sociale et préoccupations quotidiennes : Que nous apprennent les moniteurs d'équitation à propos du bien-être équin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du bien-être équin, EquitaLyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silence of horses: Equine welfare and well-being through the eyes of those who live and work with them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Cultures in Transition: Decent work, decent leisure, decent live</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine milk production in France: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d'équidés en France : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le sens. Le marché comme lieu d’appropriation d’une question de société : étude de cas a partir de la préoccupation du bien-être équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and consumption of horse meat in France: overview and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : bilan d’un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’Administration d’Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine production and activities in France: what contributions to the sustainability of local areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact environnemental pour les manifestations équestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congrès annuel de l’Institut du Droit Equin (IDE) : « Les manifestations équines face aux défis climatiques : quel avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements équestres sportifs, quels impacts pour les territoires d’accueil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques événementielles au service de l’attractivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines (MRSH), Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enjeux de durabilité environnementale dans le sport : bilan des réponses apportées dans l’équitation et l’événementiel équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal et comportements des consommateurs : analyse de l’impact de mentions relatives au bien-être animal sur les décisions d’achat de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke : « Alimentation marketing et durabilité », de l'usage des labels aux pratiques alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® “équins”: an environmental footprint calculator tested on 39 French equine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équins : bilan carbone de 39 structures en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: towards a typology of consumers and non-consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheval sur la viande ? Vers une typologie des consommateurs et non consommateurs de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer du cheval au restaurant pour développer la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe: possible overview through the creation of a data collection tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEFI pour connaître les atouts verts des équidés en Europe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine registration system and (non)use of horsemeat for human consumption: a survey in EU countries from EAAP Horse Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la consommation de viande chevaline en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of having updated equine data and how research can help data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p., </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-871-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Research Network In Sport Tourism Conference (IRNIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences pour les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). FRA., May 2014, Cerisy-la-Salle, France. 368 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu et fidélité des touristes dans un espace naturel protégé : influence de l’attachement aux animaux et de la connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impacts of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Sport Management (EASM). Groningen, NLD., Sep 2015, Dublin, Ireland. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cerisy-la-Salle, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the economic valuation of non mega sporting events: the case of horse riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference in Sports Economics (ESEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL.; International Association for Sports Economists (IASE)., Sep 2014, Anvers, Belgium. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des manifestations équestres en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of social sciences in equine research: Essential to create new understandings of the horse industry’s growth and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA.; American Society of Animal Science (ASAS). USA.; Canadian Society of Animal Science (CSAS). CAN., Jul 2014, Kansas City, United States. 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. pp.271-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: Mutual contributions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès international de la société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). Faculté des Sciences du Sport, Strasbourg, FRA., May 2013, Strasbourg, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2013, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques? Illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantième colloque de l’Association des Sciences Régionales De Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de recherche « Cheval et territoire » : de l‟organisation des activités équestres à leurs impacts sur le développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin aux Haras, FRA., Feb 2013, Paris, France. 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of touristic events, example of the “Equirando 2012” in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Active countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Research in Events, Tourism and Hospitality (ICRETH). Leeds, GBR., Jan 2013, Leeds, United Kingdom. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques ? : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de l'Association de science régionale de langue française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Lyon, FRA.; Université Catholique de Louvain (UCLouvain). Louvain la Neuve, BEL.; Université Catholique de Louvain (UCLouvain). Mons, BEL.; Institut d’Analyse du Changement dans l’Histoire et les Sociétés Contemporaines (IACCHOS). Louvain-la-Neuve, BEL.; Université Libre de Bruxelles [Bruxelles] (ULB). Bruxelles, BEL.; Université des Sciences et Technologies (Lille 1) (USTL). Lille, FRA., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy: growth in new sectors and activities in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact and social utility of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impact of horse production on rural areas: a comparison between Ireland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Younge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tarifs de pension en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du Réseau Économique de la Filière Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA.; Institut de l'Elevage (IDELE). Paris, FRA.; Assemblée Permanente des Chambres d'Agriculture (APCA). Paris, FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Groupement hippique national (GHN). FRA.; Fédération Nationale des Courses Françaises (FNCF). Paris, FRA., Jan 2012, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires à travers des missions de service public : analyse de projets locaux innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Equitation le Cadre Noir-Saumur. Saumur, FRA.; Haras Nationaux. Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impact des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delsalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des sites en Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Jan 2012, Avignon, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme : Cheval, tourisme et loisirs : transformations, permanences et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers (UA). UFR Ingénierie du tourisme, du bâtiment et des services, Angers, FRA., May 2012, Saumur, France. 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et modes de coordination : le cas type des pensions équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Mar 2011, Fontenay aux Roses, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of equestrian leisure in French rural areas: between sectorial influences and periurbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval et l’occupation de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les équidés de particuliers indépendants gagnent du terrain… Focus sur les déterminants d’une nouvelle utilisation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des pensions et tarifs en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse production and socio-economic aspects: goals, perspectives and key challenges of the Horse Commission Working Groups in Socio-Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : le rapport à l'espace des propriétaires d'équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les utilisations émergentes de l'espace par les activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : quels liens entre la présence de chevaux de loisir et les dynamiques rurales contemporaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque de l'ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : l'organisation des &amp;quot;amateurs&amp;quot;, propriétaires d'équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing or buying leisure? A tentative application of the transaction costs theory to equestrian leisure activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring meeting of young economists (SMYE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Technologies (Lille 1) (USTL). FRA.; Université de Lille, Droit et Santé. FRA.; Université Charles de Gaulle (Lille 3). FRA., Apr 2008, Lille, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de Transaction et économie des loisirs : une tentative d’application aux activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Apr 2008, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche économique des loisirs équestres : l’organisation des «amateurs», propriétaires d’équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les équidés et les formes de loisirs équestres dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace rural par les sports et loisirs équestres. Une analyse socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Société de Sociologie Du Sport de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès international : Du local au global : le sport enjeu de la culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Valence, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offering horse meat in restaurants to develop the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, pp.460, 2023, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brakes and levers for horsemeat consumption in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2020, Book of abstracts of the 71st annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: first overview and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équidés « hors structure » : un essai de modélisation de leur empreinte spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economical assessments of the saddle horse industry in Europe: what tools for common data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 41, 2015, 41ème Journée de la Recherche Equine "De la fécondation au sevrage : Quelle conduite d'élevage ?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. Wageningen Academic Publischer, Annual Meeting of the European Association for Animal Production, 20, 485 p., 2014, EAAP Book abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs et le développement durable : le cas des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 414 p., 2018, Collection de l'économie du sport à la gouvernance des institutions sportives, 978-2-3421-6407-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers, 136, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du cheval attelé en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séréna Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cordilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 1ère ed., 116 p., 2012, Guide Pratique (Haras Nationaux), 978-2-9152-5030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial-Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">207, pp.78, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Landsmót 2016 with other equestrian events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine Dashper, Guðrún Helgadóttir, Ingibjörg Sigurðardóttir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humans, horses and events management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1789242751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des préconisations pour optimiser les impacts des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie retenue pour les manifestations équestres et mise en oeuvre des instruments d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local : études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production, 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation de loisir comme levier de développement économique et social des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : la population des amateurs, propriétaires d'équidés de loisir. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2009, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : facteurs explicatifs de la présence des équidés appartenant à des &amp;quot;amateurs&amp;quot; dans les espaces ruraux et périurbains. Une étude sur quatre régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les différentes formes de pratique des loisirs équestres et leur importance. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs explicatifs de la présence des équidés dans les espaces ruraux et périurbains. Une étude sur trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes de pratique des loisirs équestres et leur importance. Trois études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des événements équestres sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast de la collection "Parlons cheval" de l'IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline en France : vers une typologie des (non-)consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Fiche équipédia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsÉvénement : évaluation d’impact et préconisations pour les événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Fiche Equipedia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : perspectives de développement de la consommation en foyer et hors-foyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® ÉQUINS – Premier outil de diagnostic environnemental quantitatif de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsoni Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roly Owers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consommateurs de viande chevaline en France en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des atouts verts des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissements équestres : critères de fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8A Filière Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Coudurier, Martine Georget, Hervé Guyomard, Christian Huyghe, Jean-Louis Peyraud (sous la direction de). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique des loisirs de nature et de leurs implications territoriales : l'organisation des propriétaires d'équidés &amp;quot;amateurs&amp;quot; entre production domestique et achat de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier; Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline VIAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5442-4015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193023288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABB-3102-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Vial est titulaire d'un doctorat en économie appliquée à la filière équine. Elle est chercheuse à l'IFCE (Institut Français du Cheval et de l'Équitation), institut public au service de la filière équine, et elle est accueillie à l'INRAE (Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement), dans l'UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agrifood systems). Dans le contexte actuel de développement des activités équestres, ses recherches en économie et sciences de gestion visent à analyser le comportement des consommateurs des biens et services liés à l’objet cheval et les marchés associés, mais aussi l'organisation des activités équestres et leurs impacts sur le développement territorial.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chefs saddle up—perceptions of horse meat as a sustainable gastronomic alternative in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.638. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14040638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a disaggregated approach to the economic impact of sporting events: The case of the world equestrian games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24704067.2024.2443608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs cuisiniers et la viande chevaline : perceptions et potentiel à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikpidi Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A horse on your plate? A cluster analysis of French consumers hippophagy acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.109220. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des enjeux environnementaux par les gérants de structures équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a comprehensive approach to measure short-term effects and legacy of sporting events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Sport and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.412-426. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23750472.2021.1928535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation en Normandie : entre excellence sportive et loisirs diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Mancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le cheval, passion normande, 21, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs perçoivent-ils les mentions relatives au bien-être animal au moment de l’achat de produits du porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'identification des équidés et utilisation ou non de la viande chevaline pour la consommation humaine : une enquête dans les pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juillet, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équin – Outil de diagnostic environnemental quantitatif des structures équines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of what animal welfare messages on pork products say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augerot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duflot B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirieix L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roguet C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des loisirs de nature dans le développement territorial : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Palazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: perspectives in Europe based on a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs de pleine nature et utilisation des territoires : le cas des activités équestres diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.289-314. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.17.289-314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mai, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique, social et environnemental des finales nationales d’endurance jeunes chevaux à Uzès en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mars, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique et social des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval contribue au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-Série : Cheval, Tourisme &amp; Sociétés (Juin), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’EAAP : organisation d’une première session en socio-économie de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Février, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche sur l’impact des manifestations équestres : premiers résultats et préconisations à destination des organisateurs d’événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, août, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux liés à l’intégration des activités équines au sein des territoires pastoraux du Parc national des Cévennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, juillet, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Septembre, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manifestations équestres : un tremplin pour le territoire et son offre touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Genetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et mission de service public ? Analyse de quelques initiatives locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et modes de consommation des différents publics présents lors de manifestations équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau REFErences : création de fiches sur les tarifs des prestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des équidés de loisir en France : quels impacts sur les espaces ruraux et périurbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les collectivités territoriales ont recours au cheval pour dynamiser leurs territoires… un dépliant informatif disponible sur le site des Haras nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des propriétaires amateurs dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences économiques et sociales, en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.48-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de contrats de pension : difficultés et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix organisationnels des propriétaires de chevaux de loisir dans les espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 321, pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’équitation de loisir dans les territoires ruraux : entre influences sectorielles et périurbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.549-573. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.113.0549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of horses in territorial actions: first identification of the multiplicity of existing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working group socio-économie de l’EAAP : les premiers pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77, pp.11-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial-Pion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 207, pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le cheval dans l'occupation et l'aménagement du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous intake rate in horses of different body sizes: Influence of sward biomass and fibrousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain James Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117 (1-2), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amateurs propriétaires d'équidés de sports et loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : analyse économique de l'organisation des sports et loisirs équestres et de leur dimension territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équidé de médiation en France : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Le Pin-au-Haras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation équine : état des lieux et défis pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre sens du bien-être équin : entre cultures et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France et le valoriser : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journée du Marketing Agroalimentaire à Montpellier (JMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine assisted services in France: current status and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Valenchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clairvie Kergus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre préoccupation sociale et préoccupations quotidiennes : Que nous apprennent les moniteurs d'équitation à propos du bien-être équin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du bien-être équin, EquitaLyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The silence of horses: Equine welfare and well-being through the eyes of those who live and work with them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Cultures in Transition: Decent work, decent leisure, decent live</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine milk production in France: challenges and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d'équidés en France : défis et solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire le sens. Le marché comme lieu d’appropriation d’une question de société : étude de cas a partir de la préoccupation du bien-être équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Felga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siadou-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Normandes de la Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and consumption of horse meat in France: overview and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact environnemental pour les manifestations équestres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congrès annuel de l’Institut du Droit Equin (IDE) : « Les manifestations équines face aux défis climatiques : quel avenir ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine production and activities in France: what contributions to the sustainability of local areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the Animal Science and Production Association (ASPA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Monopoli, Italy. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : bilan d’un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d’Administration d’Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements équestres sportifs, quels impacts pour les territoires d’accueil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques événementielles au service de l’attractivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines (MRSH), Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® “équins”: an environmental footprint calculator tested on 39 French equine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal et comportements des consommateurs : analyse de l’impact de mentions relatives au bien-être animal sur les décisions d’achat de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Augerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke : « Alimentation marketing et durabilité », de l'usage des labels aux pratiques alimentaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des enjeux de durabilité environnementale dans le sport : bilan des réponses apportées dans l’équitation et l’événementiel équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® équins : bilan carbone de 39 structures en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindy Throude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: towards a typology of consumers and non-consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheval sur la viande ? Vers une typologie des consommateurs et non consommateurs de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer du cheval au restaurant pour développer la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe: possible overview through the creation of a data collection tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEFI pour connaître les atouts verts des équidés en Europe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine registration system and (non)use of horsemeat for human consumption: a survey in EU countries from EAAP Horse Commission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Potočnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à la consommation de viande chevaline en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of having updated equine data and how research can help data collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p., </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-871-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Research Network In Sport Tourism Conference (IRNIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences pour les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). FRA., May 2014, Cerisy-la-Salle, France. 368 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement au lieu et fidélité des touristes dans un espace naturel protégé : influence de l’attachement aux animaux et de la connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impacts of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Sport Management (EASM). Groningen, NLD., Sep 2015, Dublin, Ireland. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des manifestations équestres en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les activités équines en territoire pastoral ? Exemple du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2014, Paris, France. 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the economic valuation of non mega sporting events: the case of horse riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Conference in Sports Economics (ESEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL.; International Association for Sports Economists (IASE)., Sep 2014, Anvers, Belgium. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités équestres dans les campagnes françaises : enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Les chevaux de l'imaginaire universel aux enjeux prospectifs pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cerisy-la-Salle, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of social sciences in equine research: Essential to create new understandings of the horse industry’s growth and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Joint Annual Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Dairy Science Association (ADSA). USA.; American Society of Animal Science (ASAS). USA.; Canadian Society of Animal Science (CSAS). CAN., Jul 2014, Kansas City, United States. 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. pp.271-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses and rangelands: Mutual contributions and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven Pouderoux Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. pp.843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et conséquences liés à la présence de chevaux dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2013, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques? Illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantième colloque de l’Association des Sciences Régionales De Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de recherche « Cheval et territoire » : de l‟organisation des activités équestres à leurs impacts sur le développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin aux Haras, FRA., Feb 2013, Paris, France. 171 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact économique de manifestations équestres : exemples de l’Equirando et du Grand Complet du Pin 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès international de la société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg (Unistra). Faculté des Sciences du Sport, Strasbourg, FRA., May 2013, Strasbourg, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of touristic events, example of the “Equirando 2012” in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Active countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Research in Events, Tourism and Hospitality (ICRETH). Leeds, GBR., Jan 2013, Leeds, United Kingdom. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des activités de loisirs dans le développement régional : activités induites ou basiques ? : illustration à partir des loisirs équestres et cynégétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque de l'Association de science régionale de langue française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Lyon, FRA.; Université Catholique de Louvain (UCLouvain). Louvain la Neuve, BEL.; Université Catholique de Louvain (UCLouvain). Mons, BEL.; Institut d’Analyse du Changement dans l’Histoire et les Sociétés Contemporaines (IACCHOS). Louvain-la-Neuve, BEL.; Université Libre de Bruxelles [Bruxelles] (ULB). Bruxelles, BEL.; Université des Sciences et Technologies (Lille 1) (USTL). Lille, FRA., Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy: growth in new sectors and activities in the 21st Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact and social utility of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impact of horse production on rural areas: a comparison between Ireland and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Younge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tarifs de pension en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée du Réseau Économique de la Filière Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA.; Institut de l'Elevage (IDELE). Paris, FRA.; Assemblée Permanente des Chambres d'Agriculture (APCA). Paris, FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Groupement hippique national (GHN). FRA.; Fédération Nationale des Courses Françaises (FNCF). Paris, FRA., Jan 2012, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires à travers des missions de service public : analyse de projets locaux innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Equitation le Cadre Noir-Saumur. Saumur, FRA.; Haras Nationaux. Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impact des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delsalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des sites en Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Jan 2012, Avignon, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-755-4_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le cheval participe au dynamisme des territoires : analyse de projets locaux innovants entrepris par des collectivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wanneroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme : Cheval, tourisme et loisirs : transformations, permanences et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers (UA). UFR Ingénierie du tourisme, du bâtiment et des services, Angers, FRA., May 2012, Saumur, France. 176 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les équidés de particuliers indépendants gagnent du terrain… Focus sur les déterminants d’une nouvelle utilisation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of equestrian leisure in French rural areas: between sectorial influences and periurbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval et l’occupation de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et modes de coordination : le cas type des pensions équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Mar 2011, Fontenay aux Roses, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des pensions et tarifs en zone périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFErences Languedoc-Roussillon, Réseau économique de la filière équine Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. FRA.; Chambre d'Agriculture de l'Hérault (CA 34). FRA.; Fédération nationale des conseils des chevaux et/ou des équidés de France (FCC). FRA.; Fédération Nationale du cheval (FNC). FRA.; Groupement hippique national (GHN). FRA., Mar 2011, Montpellier, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse production and socio-economic aspects: goals, perspectives and key challenges of the Horse Commission Working Groups in Socio-Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : le rapport à l'espace des propriétaires d'équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les utilisations émergentes de l'espace par les activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : quels liens entre la présence de chevaux de loisir et les dynamiques rurales contemporaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Colloque de l'ASRDLF "Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2009, Clermont-Ferrand, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : l'organisation des &amp;quot;amateurs&amp;quot;, propriétaires d'équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing or buying leisure? A tentative application of the transaction costs theory to equestrian leisure activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring meeting of young economists (SMYE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Sciences et Technologies (Lille 1) (USTL). FRA.; Université de Lille, Droit et Santé. FRA.; Université Charles de Gaulle (Lille 3). FRA., Apr 2008, Lille, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de Transaction et économie des loisirs : une tentative d’application aux activités équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de l'ESNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European School on New Institutional Economics (ESNIE). FRA., Apr 2008, Montpellier, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche économique des loisirs équestres : l’organisation des «amateurs», propriétaires d’équidés de loisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les équidés et les formes de loisirs équestres dans les territoires ruraux et périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace rural par les sports et loisirs équestres. Une analyse socio-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Société de Sociologie Du Sport de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès international : Du local au global : le sport enjeu de la culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Valence, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offering horse meat in restaurants to develop the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sebbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, pp.460, 2023, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brakes and levers for horsemeat consumption in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2020, Book of abstracts of the 71st annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France: first overview and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse meat market in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Séré de Lanauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équidés « hors structure » : un essai de modélisation de leur empreinte spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economical assessments of the saddle horse industry in Europe: what tools for common data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Surry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : quels impacts économiques, sociaux et environnementaux pour le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Pepe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 41, 2015, 41ème Journée de la Recherche Equine "De la fécondation au sevrage : Quelle conduite d'élevage ?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. Wageningen Academic Publischer, Annual Meeting of the European Association for Animal Production, 20, 485 p., 2014, EAAP Book abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour and constraints on intake in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Behavioral Ecology ISBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 2006, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs et le développement durable : le cas des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et Savoirs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 414 p., 2018, Collection de l'économie du sport à la gouvernance des institutions sportives, 978-2-3421-6407-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Caillarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers, 136, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du cheval attelé en territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séréna Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cordilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE - Institut Français du Cheval et de l'Equitation, 1ère ed., 116 p., 2012, Guide Pratique (Haras Nationaux), 978-2-9152-5030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial-Pion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">207, pp.78, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Landsmót 2016 with other equestrian events: the case of the Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katherine Dashper, Guðrún Helgadóttir, Ingibjörg Sigurðardóttir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humans, horses and events management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1789242751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des préconisations pour optimiser les impacts des événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie retenue pour les manifestations équestres et mise en oeuvre des instruments d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local : études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestations équestres et développement local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE - Institut Français du Cheval et de l'Equitation, 288 p., 2016, Synthèse (Institut Français du Cheval et de l'Equitation)), 978-2-915250-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion to the new equine economy in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Evans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production (EAAP), 978-90-8686-279-5 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of equestrian events, examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clipet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The new equine economy in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136, Wageningen Academic Publishers, 264 p., 2015, Publication - European Association for Animal Production, 978-90-8686-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équitation de loisir comme levier de développement économique et social des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Gouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : la population des amateurs, propriétaires d'équidés de loisir. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2009, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : facteurs explicatifs de la présence des équidés appartenant à des &amp;quot;amateurs&amp;quot; dans les espaces ruraux et périurbains. Une étude sur quatre régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval et territoire : les différentes formes de pratique des loisirs équestres et leur importance. Quatre études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2008, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs explicatifs de la présence des équidés dans les espaces ruraux et périurbains. Une étude sur trois régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes de pratique des loisirs équestres et leur importance. Trois études locales de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire ECUS 2007. Tableau économique statistique et graphique du cheval en France : données 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux, 2007, Annuaire ECUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du lait d’équidés en France : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des événements équestres sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Podcast de la collection "Parlons cheval" de l'IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline en France : vers une typologie des (non-)consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Fiche équipédia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsÉvénement : évaluation d’impact et préconisations pour les événements équestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Fiche Equipedia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil ImpactsEvénement : calcul d’impact et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la viande chevaline : perspectives de développement de la consommation en foyer et hors-foyer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAP’2ER® ÉQUINS – Premier outil de diagnostic environnemental quantitatif de la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sachot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consommateurs de viande chevaline en France en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green assets of equines in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsoni Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roly Owers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des atouts verts des équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissements équestres : critères de fidélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Geyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Rzekęć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8A Filière Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Martin-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Morhain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Coudurier, Martine Georget, Hervé Guyomard, Christian Huyghe, Jean-Louis Peyraud (sous la direction de). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique des loisirs de nature et de leurs implications territoriales : l'organisation des propriétaires d'équidés &amp;quot;amateurs&amp;quot; entre production domestique et achat de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier; Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8C05572"/>
+    <w:nsid w:val="754302A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-4015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193023288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-3102-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24704067.2024.2443608" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sachot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2021.1928535" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Evans" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Poto&#269;nik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Throude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Augerot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augerot J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duflot B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirieix L" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roguet C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Pepe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.289-314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wanneroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Genetet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zuber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641827v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bobin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0549" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697278v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234592v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072950v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sachot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779186v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778864v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376350v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737096v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737250v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gouguet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793735v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804548v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749055v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Younge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_63" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809636v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delsalle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749491v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809732v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745977v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818437v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752565v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812346v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; de Sociologie Du Sport de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077530v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.ifce.fr/doc_num.php?explnum_id=21195" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/les-evenements-sportifs-et-le-developpement-durable-celine-vial-et-eric-barget.html/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810474v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Poucet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cordilhac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lhote" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20210096978" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799776v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800026v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799243v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817399v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814136v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815140v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538359v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072538v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995502v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsoni Agn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roly Owers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geyl" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953669v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809206v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-vial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5442-4015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193023288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABB-3102-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14040638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24704067.2024.2443608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sachot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2021.1928535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augerot J" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duflot B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirieix L" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roguet C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Mancq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Augerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Evans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Poto&#269;nik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Throude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSMWNGSW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.17.289-314" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Pepe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wanneroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630115v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven Pouderoux Jouven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Genetet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zuber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641800v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641827v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bobin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0549" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653284v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain James Gordon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.11.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVXGMLR0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778855v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sachot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072950v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737096v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793735v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739090v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797255v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gouguet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745369v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Younge" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_63" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caillarec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delsalle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749491v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804015v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745977v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751767v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818599v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756354v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815195v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812346v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; de Sociologie Du Sport de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.ifce.fr/doc_num.php?explnum_id=21195" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739638v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752727v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933642v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.connaissances-savoirs.com/les-evenements-sportifs-et-le-developpement-durable-celine-vial-et-eric-barget.html/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800940v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810474v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233;na Poucet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Renault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cordilhac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lhote" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211178v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20210096978" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793817v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799776v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800026v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506448v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799243v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817399v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817544v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814136v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815140v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538359v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072538v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011638v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894845v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539230v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953634v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995502v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsoni Agn&#232;s" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roly Owers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02524738v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043825v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Geyl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953669v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809206v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817797v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>