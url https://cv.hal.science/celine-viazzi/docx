--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Viazzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant ChercheurResponsable de département R&I CESI Toulouse Bordeaux Montpellier Pau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-5789-6989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de problématisation et mobilisation de la forme « problème » dans les pédagogies des écoles d’ingénieurs : une analyse de cas par les capabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/131ox⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ice-Structuring Mechanism for Zirconium Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (42), pp.14892-14898. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302275d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel route: A versatile process for up-scaling the fabrication of gas-tight thin electrolyte layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.2987-2993. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and conductivity of BaCe0.9Y0.1O2.95 synthesized by the sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Princivalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grunbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9238-9245. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and structure of YSZ powders: Comparison between xerogel and aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.3427-3433. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of metastable tetragonal YSZ powders produced via a sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (2), pp.377-383. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Yttria Stabilized Zirconia by sol–gel route: Influence of experimental parameters and large scale production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Deboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Zoppas Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1023-1028. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2006.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by sol-gel route and characterization of Yttria Stabilized Zirconia coatings for thermal barrier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (7), pp.3889-3893. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ CCVD synthesis of carbon nanotubes within a commercial ceramic foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 15, pp. 4041-4050. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b505654c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-based learning analysis using the capability approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Conference on Education 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments et environnement capacitant : quelques repères pour un enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Enseignement à Distance; The open university; Distance et médiations des savoirs, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UNE METHODOLOGIE DE GESTION DE PROJET COMPLEXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illiassa Hamouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Vassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de biologie industrielle, Jul 2017, Séville (SP), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and high temperature oxidation resistance of new coatings fabricated by a sol-gel route for a TBC application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Viazzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant ChercheurResponsable de département R&I CESI Toulouse Bordeaux Montpellier Pau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-5789-6989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-based learning analysis using the capability approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Conference on Education 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments et environnement capacitant : quelques repères pour un enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Enseignement à Distance; The open university; Distance et médiations des savoirs, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UNE METHODOLOGIE DE GESTION DE PROJET COMPLEXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illiassa Hamouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Vassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de biologie industrielle, Jul 2017, Séville (SP), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and high temperature oxidation resistance of new coatings fabricated by a sol-gel route for a TBC application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ice-Structuring Mechanism for Zirconium Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (42), pp.14892-14898. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302275d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and conductivity of BaCe0.9Y0.1O2.95 synthesized by the sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Princivalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grunbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9238-9245. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel route: A versatile process for up-scaling the fabrication of gas-tight thin electrolyte layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.2987-2993. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and structure of YSZ powders: Comparison between xerogel and aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.3427-3433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of metastable tetragonal YSZ powders produced via a sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (2), pp.377-383. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Yttria Stabilized Zirconia by sol–gel route: Influence of experimental parameters and large scale production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Deboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Zoppas Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1023-1028. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2006.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by sol-gel route and characterization of Yttria Stabilized Zirconia coatings for thermal barrier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (7), pp.3889-3893. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ CCVD synthesis of carbon nanotubes within a commercial ceramic foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 15, pp. 4041-4050. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b505654c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28BE3ECD"/>
+    <w:nsid w:val="F9516210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-viazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5789-6989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501052v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/131ox" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.087" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93C95F4W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Princivalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.048" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W24J43HD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.06.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Deboni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Zoppas Ferreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.02.053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505654c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EEC9F9F1F4105A913947966F82CF1ADBE5597ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassa Hamouza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Vassard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-viazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5789-6989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassa Hamouza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Vassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Princivalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W24J43HD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93C95F4W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.06.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Deboni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Zoppas Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.02.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505654c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EEC9F9F1F4105A913947966F82CF1ADBE5597ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>