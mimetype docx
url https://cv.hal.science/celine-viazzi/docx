--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Viazzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant ChercheurResponsable de département R&I CESI Toulouse Bordeaux Montpellier Pau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-5789-6989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-based learning analysis using the capability approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Conference on Education 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments et environnement capacitant : quelques repères pour un enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Enseignement à Distance; The open university; Distance et médiations des savoirs, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UNE METHODOLOGIE DE GESTION DE PROJET COMPLEXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illiassa Hamouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Vassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de biologie industrielle, Jul 2017, Séville (SP), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and high temperature oxidation resistance of new coatings fabricated by a sol-gel route for a TBC application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ice-Structuring Mechanism for Zirconium Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (42), pp.14892-14898. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302275d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and conductivity of BaCe0.9Y0.1O2.95 synthesized by the sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Princivalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grunbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9238-9245. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel route: A versatile process for up-scaling the fabrication of gas-tight thin electrolyte layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.2987-2993. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and structure of YSZ powders: Comparison between xerogel and aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.3427-3433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of metastable tetragonal YSZ powders produced via a sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (2), pp.377-383. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Yttria Stabilized Zirconia by sol–gel route: Influence of experimental parameters and large scale production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Deboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Zoppas Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1023-1028. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2006.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by sol-gel route and characterization of Yttria Stabilized Zirconia coatings for thermal barrier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (7), pp.3889-3893. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ CCVD synthesis of carbon nanotubes within a commercial ceramic foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 15, pp. 4041-4050. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b505654c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Céline Viazzi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant ChercheurResponsable de département R&I CESI Toulouse Bordeaux Montpellier Pau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">celine-viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-5789-6989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Boisadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-based learning analysis using the capability approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th European Conference on Education 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04678048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments et environnement capacitant : quelques repères pour un enseignement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Fernagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation à distance, résolument ? Modalités, enjeux, ouvertures et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National d'Enseignement à Distance; The open university; Distance et médiations des savoirs, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi robot path planning approach for dynamic environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trimoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine El Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-792-4-275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UNE METHODOLOGIE DE GESTION DE PROJET COMPLEXE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illiassa Hamouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Vassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de biologie industrielle, Jul 2017, Séville (SP), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and high temperature oxidation resistance of new coatings fabricated by a sol-gel route for a TBC application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djar Oquab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicholls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Les Embiez, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.595-598.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ice-Structuring Mechanism for Zirconium Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (42), pp.14892-14898. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la302275d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and conductivity of BaCe0.9Y0.1O2.95 synthesized by the sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Princivalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grunbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9238-9245. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel route: A versatile process for up-scaling the fabrication of gas-tight thin electrolyte layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.2987-2993. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and structure of YSZ powders: Comparison between xerogel and aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (8), pp.3427-3433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of metastable tetragonal YSZ powders produced via a sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (2), pp.377-383. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by sol-gel route and characterization of Yttria Stabilized Zirconia coatings for thermal barrier applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (7), pp.3889-3893. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2006.07.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Yttria Stabilized Zirconia by sol–gel route: Influence of experimental parameters and large scale production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Deboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Zoppas Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1023-1028. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2006.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ CCVD synthesis of carbon nanotubes within a commercial ceramic foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 15, pp. 4041-4050. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b505654c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9516210"/>
+    <w:nsid w:val="E6C4CA2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-viazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5789-6989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassa Hamouza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Vassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Princivalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W24J43HD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93C95F4W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.06.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Deboni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Zoppas Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.02.053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505654c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EEC9F9F1F4105A913947966F82CF1ADBE5597ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/celine-viazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5789-6989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trimoulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine El Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-792-4-275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illiassa Hamouza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Vassard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wellman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicholls" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Princivalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W24J43HD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93C95F4W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.06.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.10.155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.07.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Deboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Zoppas Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.02.053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505654c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EEC9F9F1F4105A913947966F82CF1ADBE5597ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>