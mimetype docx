--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1841,51 +1841,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Daily Call Arrivals Within an Inbound Call Center</w:t>
+                <w:t xml:space="preserve">Call center agent scheduling evaluation using discrete-event simulation : a decision-support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
@@ -1916,97 +1916,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2023 - 1er congrès de la Société d'Automatique, de Genie industriel &amp; de Productique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapour, Singapore. p. 772-783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742044v1</w:t>
+                <w:t xml:space="preserve">hal-03926275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call center agent scheduling evaluation using discrete-event simulation : a decision-support tool</w:t>
+                <w:t xml:space="preserve">Forecasting Daily Call Arrivals Within an Inbound Call Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Alsamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Martinez</w:t>
@@ -2037,341 +2046,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2022 - Winter Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGIP 2023 - 1er congrès de la Société d'Automatique, de Genie industriel &amp; de Productique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel &amp; de Productique, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WSC57314.2022.10015262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03926275v1</w:t>
+                <w:t xml:space="preserve">hal-04742044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Alsamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+                <w:t xml:space="preserve">Farhat Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Pehlivan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545831v1</w:t>
+                <w:t xml:space="preserve">hal-03763612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'arrivée des appels dans un centre relais pour sourds et malentendants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhat Malek</w:t>
+                <w:t xml:space="preserve">Performance Evaluation and Statistical Data Analysis of a Call Center for the Deaf Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyda Alperen Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Canan Pehlivan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fontanili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2022 - 11e Conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2021-18th International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tanger, Morocco. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763612v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'entraide entre deux SAMU pour la prise en charge des appels d'urgence</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioteau Audrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique White" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193284v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bresch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gisclon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kessar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.726" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghasri Mukhopadhyay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025514v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421436v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01822445v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAA003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04867058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Penverne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jenvrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-024-01392-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bioteau Audrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique White" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Jacques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burrus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193284v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bresch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gisclon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G L Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kessar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.726" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03672161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghasri Mukhopadhyay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Merlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouchier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud JAY" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.634" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025514v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juricic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421436v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119700" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382372v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Couderc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04593752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savignac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zobel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Petitdemange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04693010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fontanili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03926275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC57314.2022.10015262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03763612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Malek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03545831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyda Alperen Pehlivan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeaupin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bandelier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Caney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01822445v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAA003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>