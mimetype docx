--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Célya Gruson-Daniel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez Inno³Chercheuse associée au laboratoire COSTECH (UTC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire à la croisée entre sciences sociales et sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/UTC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences sociales (STS/SIC) spécialisée sur les questions d’open access/science et sur l’impact du numérique sur les relations sciences/société (data science, éthique, transformations économiques et sociales).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’École Normale Supérieure et d’un Master en Neurosciences cognitives et comportementales (UPMC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un engagement dans des projets associatifs et entreprenariaux pour des sociétés numériques durables</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inno3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, cabinet de conseil spécialisé en modèles ouverts ( open data, open source et open science). En charge des projets de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de HackYourPhD/ </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HackYourResearch:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> groupe de réflexion sur la science ouverte/ open science et la prise en considération des connaissances comme communs. Association en dormance désormais.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for open human health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bafeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Clucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Pramila Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.e1007846. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02964753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du monde juridique, n'est-il pas temps de vous tourner pleinement vers l'open science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sztejnhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC : Rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier AÏM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and the regime of knowledge under reconstruction: the case of the consultation &amp;quot;République Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparatifs d’un hackathon recherche : au coeur de la fabrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Quatrebarbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la science ouverte : regard réflexif sur la construction individuelle et collective d'une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démarches ouvertes en recherche-action : retour sur deux enquêtes sur l'open source et l'open science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : méthodologies d’analyse des dynamiques consultatives/participatives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS démocratie et participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture des données de santé : une entrée par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques, XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et controverses (France, 2015/16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Édouard Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2016 : Humanités numériques : théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Process for MOOC Users Behavioral Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocchisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Helene Goulet Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2019: Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC (online courses) : les rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources ouvertes numériques. Usages éducatifs, enjeux communicationnels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2019, Questions de communication, série actes 39 / 2019, 9782814305465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lightbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 19 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vka1-ng75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier de laboratoire & transition numérique : quelles implications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilia Herbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Trustworthy and Sustainability Digital Infrastructures with The Fair API Commitment to Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Boyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inno3; Les mainteneurs; Platformable. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the study : Adapting Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2022, pp.29 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'étude « Décliner la science ouverte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, pp.28 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Working Group on Electronic Lab Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail sur les cahiers de laboratoires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur la « recherche sur la recherche » : acteurs et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l'ouverture des codes sources au sein de l'Enseignement Supérieur et de la Recherche (ESR) : Considérations en termes d’usage et de valeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INNO3; Etalab; Comité pour la Science Ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes vs industries culturelles, culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Célya Gruson-Daniel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez Inno³Chercheuse associée au laboratoire COSTECH (UTC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire à la croisée entre sciences sociales et sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/UTC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences sociales (STS/SIC) spécialisée sur les questions d’open access/science et sur l’impact du numérique sur les relations sciences/société (data science, éthique, transformations économiques et sociales).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’École Normale Supérieure et d’un Master en Neurosciences cognitives et comportementales (UPMC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un engagement dans des projets associatifs et entreprenariaux pour des sociétés numériques durables</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inno3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, cabinet de conseil spécialisé en modèles ouverts ( open data, open source et open science). En charge des projets de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de HackYourPhD/ </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HackYourResearch:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> groupe de réflexion sur la science ouverte/ open science et la prise en considération des connaissances comme communs. Association en dormance désormais.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for open human health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bafeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Clucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Pramila Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.e1007846. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02964753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du monde juridique, n'est-il pas temps de vous tourner pleinement vers l'open science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sztejnhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC : Rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier AÏM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and the regime of knowledge under reconstruction: the case of the consultation &amp;quot;République Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparatifs d’un hackathon recherche : au coeur de la fabrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Quatrebarbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la science ouverte : regard réflexif sur la construction individuelle et collective d'une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démarches ouvertes en recherche-action : retour sur deux enquêtes sur l'open source et l'open science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : méthodologies d’analyse des dynamiques consultatives/participatives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS démocratie et participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture des données de santé : une entrée par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques, XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et controverses (France, 2015/16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Édouard Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2016 : Humanités numériques : théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Process for MOOC Users Behavioral Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocchisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Helene Goulet Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2019: Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC (online courses) : les rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources ouvertes numériques. Usages éducatifs, enjeux communicationnels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2019, Questions de communication, série actes 39 / 2019, 9782814305465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lightbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 19 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vka1-ng75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier de laboratoire & transition numérique : quelles implications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilia Herbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Trustworthy and Sustainability Digital Infrastructures with The Fair API Commitment to Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Boyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inno3; Les mainteneurs; Platformable. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'étude « Décliner la science ouverte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, pp.28 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the study : Adapting Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2022, pp.29 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Working Group on Electronic Lab Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail sur les cahiers de laboratoires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur la « recherche sur la recherche » : acteurs et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l'ouverture des codes sources au sein de l'Enseignement Supérieur et de la Recherche (ESR) : Considérations en termes d’usage et de valeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INNO3; Etalab; Comité pour la Science Ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes vs industries culturelles, culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4A91AA2"/>
+    <w:nsid w:val="4C20130E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D26600F1"/>
+    <w:nsid w:val="F04D981F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/costech/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inno3.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyr.science/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bafeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bobe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Pramila Gonsalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-William Sherlaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Quatrebarbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054279ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Anderson-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;douard Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Valluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jarboui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocchisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Helene Goulet Ebongue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilia Herbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03800470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Projet R&#233;ussir L'Appropriation De La Science Ouverte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03663434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04365684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/costech/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inno3.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyr.science/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bafeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bobe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Pramila Gonsalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-William Sherlaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Quatrebarbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054279ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Anderson-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;douard Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Valluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jarboui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocchisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Helene Goulet Ebongue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilia Herbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Projet R&#233;ussir L'Appropriation De La Science Ouverte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03800470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03663434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04365684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>