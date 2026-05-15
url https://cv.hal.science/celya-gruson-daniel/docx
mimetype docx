--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Célya Gruson-Daniel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez Inno³Chercheuse associée au laboratoire COSTECH (UTC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire à la croisée entre sciences sociales et sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/UTC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences sociales (STS/SIC) spécialisée sur les questions d’open access/science et sur l’impact du numérique sur les relations sciences/société (data science, éthique, transformations économiques et sociales).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’École Normale Supérieure et d’un Master en Neurosciences cognitives et comportementales (UPMC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un engagement dans des projets associatifs et entreprenariaux pour des sociétés numériques durables</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inno3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, cabinet de conseil spécialisé en modèles ouverts ( open data, open source et open science). En charge des projets de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de HackYourPhD/ </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HackYourResearch:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> groupe de réflexion sur la science ouverte/ open science et la prise en considération des connaissances comme communs. Association en dormance désormais.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for open human health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bafeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Clucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Pramila Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.e1007846. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02964753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du monde juridique, n'est-il pas temps de vous tourner pleinement vers l'open science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sztejnhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC : Rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier AÏM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and the regime of knowledge under reconstruction: the case of the consultation &amp;quot;République Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparatifs d’un hackathon recherche : au coeur de la fabrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Quatrebarbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la science ouverte : regard réflexif sur la construction individuelle et collective d'une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démarches ouvertes en recherche-action : retour sur deux enquêtes sur l'open source et l'open science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : méthodologies d’analyse des dynamiques consultatives/participatives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS démocratie et participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture des données de santé : une entrée par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques, XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et controverses (France, 2015/16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Édouard Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2016 : Humanités numériques : théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Process for MOOC Users Behavioral Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocchisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Helene Goulet Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2019: Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC (online courses) : les rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources ouvertes numériques. Usages éducatifs, enjeux communicationnels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2019, Questions de communication, série actes 39 / 2019, 9782814305465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lightbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 19 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vka1-ng75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier de laboratoire & transition numérique : quelles implications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilia Herbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Trustworthy and Sustainability Digital Infrastructures with The Fair API Commitment to Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Boyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inno3; Les mainteneurs; Platformable. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'étude « Décliner la science ouverte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, pp.28 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the study : Adapting Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2022, pp.29 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Working Group on Electronic Lab Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail sur les cahiers de laboratoires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur la « recherche sur la recherche » : acteurs et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l'ouverture des codes sources au sein de l'Enseignement Supérieur et de la Recherche (ESR) : Considérations en termes d’usage et de valeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INNO3; Etalab; Comité pour la Science Ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes vs industries culturelles, culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Célya Gruson-Daniel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez Inno³Chercheuse associée au laboratoire COSTECH (UTC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un parcours interdisciplinaire à la croisée entre sciences sociales et sciences cognitives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée au (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">/UTC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences sociales (STS/SIC) spécialisée sur les questions d’open access/science et sur l’impact du numérique sur les relations sciences/société (data science, éthique, transformations économiques et sociales).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômée de l’École Normale Supérieure et d’un Master en Neurosciences cognitives et comportementales (UPMC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un engagement dans des projets associatifs et entreprenariaux pour des sociétés numériques durables</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Praticienne-chercheuse et consultante chez </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inno3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, cabinet de conseil spécialisé en modèles ouverts ( open data, open source et open science). En charge des projets de recherche-action.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice de HackYourPhD/ </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HackYourResearch:</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> groupe de réflexion sur la science ouverte/ open science et la prise en considération des connaissances comme communs. Association en dormance désormais.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for open human health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bafeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Clucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Pramila Gonsalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (9), pp.e1007846. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02964753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du monde juridique, n'est-il pas temps de vous tourner pleinement vers l'open science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sztejnhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC : Rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier AÏM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open and the regime of knowledge under reconstruction: the case of the consultation &amp;quot;République Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préparatifs d’un hackathon recherche : au coeur de la fabrique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance de Quatrebarbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.201. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1054279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS PARTAGÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS SHS, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations et négociations des nouvelles pratiques de savoir à l’interface entre la science et la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Apartis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dumas Primbault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'appel à projet amorçage "science et/en société" - Les méthodologies des sciences partagées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Sciences humaines &amp; sociales, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la science ouverte : regard réflexif sur la construction individuelle et collective d'une posture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03764503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démarches ouvertes en recherche-action : retour sur deux enquêtes sur l'open source et l'open science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Enquêter sur les pratiques numériques au sein des communautés scientifiques: regards sur les outils et les données au prisme de la science ouverte”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier : méthodologies d’analyse des dynamiques consultatives/participatives en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS démocratie et participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture des données de santé : une entrée par les acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques, XVIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques et controverses (France, 2015/16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Édouard Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord 2016 : Humanités numériques : théories, débats, approches critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Process for MOOC Users Behavioral Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocchisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Helene Goulet Ebongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOOCs 2019: Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-80, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des MOOC aux OC (online courses) : les rhétoriques de l'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-William Sherlaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources ouvertes numériques. Usages éducatifs, enjeux communicationnels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2019, Questions de communication, série actes 39 / 2019, 9782814305465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lightbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 19 p. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vka1-ng75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier de laboratoire & transition numérique : quelles implications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Emilia Herbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Trustworthy and Sustainability Digital Infrastructures with The Fair API Commitment to Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Medjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Boyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inno3; Les mainteneurs; Platformable. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the study : Adapting Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2022, pp.29 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de l'étude « Décliner la science ouverte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Projet Réussir L'Appropriation De La Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2022, pp.28 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Working Group on Electronic Lab Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail sur les cahiers de laboratoires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tovo Rabemanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire sur la « recherche sur la recherche » : acteurs et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Anderson-González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2021, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude relative à l'ouverture des codes sources au sein de l'Enseignement Supérieur et de la Recherche (ESR) : Considérations en termes d’usage et de valeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INNO3; Etalab; Comité pour la Science Ouverte. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes vs industries culturelles, culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Gruson-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C20130E"/>
+    <w:nsid w:val="812833BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F04D981F"/>
+    <w:nsid w:val="5E5FE654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/costech/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inno3.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyr.science/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bafeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bobe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Pramila Gonsalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-William Sherlaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Quatrebarbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054279ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Anderson-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;douard Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Valluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jarboui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocchisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Helene Goulet Ebongue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilia Herbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Projet R&#233;ussir L'Appropriation De La Science Ouverte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03800470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03663434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04365684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.utc.fr/costech/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inno3.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hyr.science/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bafeta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bobe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Clucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Pramila Gonsalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Gruson-Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007846" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02896570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sztejnhorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-William Sherlaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Quatrebarbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054279ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apartis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dumas Primbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752717v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Anderson-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;douard Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Valluy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Jarboui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocchisani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Helene Goulet Ebongue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hueber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilia Herbet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Medjaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03800470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Projet R&#233;ussir L'Appropriation De La Science Ouverte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03798580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03663434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04365684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>