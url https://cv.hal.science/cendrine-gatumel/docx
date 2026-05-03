--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -325,274 +325,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the impact of shifted feeding of a segregating binary mixture in continuous powder mixing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rheological law to describe powder agitation in a lab-scale paddle mixer: Shear band observation and dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Barcelo</w:t>
+                <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 452, pp.120564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120564⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 451, pp.120469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869738v1</w:t>
+                <w:t xml:space="preserve">hal-04808951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheological law to describe powder agitation in a lab-scale paddle mixer: Shear band observation and dimensional analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
+                <w:t xml:space="preserve">A study on the impact of shifted feeding of a segregating binary mixture in continuous powder mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 451, pp.120469. </w:t>
+              <w:t xml:space="preserve">, 2025, 452, pp.120564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808951v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of steady-state for continuous powder mixing: Analysis of mixture properties and signal processing</w:t>
               </w:r>
@@ -823,295 +823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating grinding mechanisms and scaling criteria in a ball mill by dimensional analysis</w:t>
+                <w:t xml:space="preserve">Predicting the flowability of alumina powder during batch grinding through the establishment of a grinding kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (8), pp.2988-3001. </w:t>
+              <w:t xml:space="preserve">, 2021, 32 (9), pp.3207-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275991v1</w:t>
+                <w:t xml:space="preserve">hal-03306832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flowability of alumina powder during batch grinding through the establishment of a grinding kinetic model</w:t>
+                <w:t xml:space="preserve">Investigating grinding mechanisms and scaling criteria in a ball mill by dimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaudez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (9), pp.3207-3219. </w:t>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.2988-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306832v1</w:t>
+                <w:t xml:space="preserve">hal-03275991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the flowability of powder mixtures from their single components properties through the multi-component population-dependent granular bond number; extension to ground powder mixtures</w:t>
               </w:r>
@@ -2316,649 +2316,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of cohesive powders in a pilot scale planetary blender</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Legoix</w:t>
+                <w:t xml:space="preserve">Intensification of vibration mixing of particulate solids by means of multi-layer loading of components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Balagurov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 305, p. 609-619. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (11), p.3049-3055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619258v1</w:t>
+                <w:t xml:space="preserve">hal-01630211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing powders in order to determine their flow behavior in a mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Legoix</w:t>
+                <w:t xml:space="preserve">A Markov chain model of mixing kinetics for ternary mixture of dissimilar particulate solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Balagurov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 322, p.314-331. </w:t>
+              <w:t xml:space="preserve">Particuology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, p. 80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617227v1</w:t>
+                <w:t xml:space="preserve">hal-01619239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of vibration mixing of particulate solids by means of multi-layer loading of components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Balagurov</w:t>
+                <w:t xml:space="preserve">Continuous powder mixing of segregating mixtures under steady and unsteady state regimes: Homogeneity assessment by real-time on-line image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Ammarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (11), p.3049-3055. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 315, pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630211v1</w:t>
+                <w:t xml:space="preserve">hal-01619262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov chain model of mixing kinetics for ternary mixture of dissimilar particulate solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powder flow dynamics in a horizontal convective blender: Tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Legoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Mizonov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31, p. 80-86. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, p. 1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2016.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619239v1</w:t>
+                <w:t xml:space="preserve">hal-01619259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous powder mixing of segregating mixtures under steady and unsteady state regimes: Homogeneity assessment by real-time on-line image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chawki Ammarcha</w:t>
+                <w:t xml:space="preserve">Characterizing powders in order to determine their flow behavior in a mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Legoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cabassud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 315, pp.39-52. </w:t>
+              <w:t xml:space="preserve">, 2017, 322, p.314-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619262v1</w:t>
+                <w:t xml:space="preserve">hal-01617227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder flow dynamics in a horizontal convective blender: Tracer experiments</w:t>
+                <w:t xml:space="preserve">Rheology of cohesive powders in a pilot scale planetary blender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Legoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
@@ -2966,105 +2979,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim Mizonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, p. 1-21. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 305, p. 609-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619259v1</w:t>
+                <w:t xml:space="preserve">hal-01619258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multilayer loading of dissimilar particulate solids into a batch mixer on mixing kinetics and capacity</w:t>
               </w:r>
@@ -4992,261 +4992,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stirrer type on mixture homogeneity in continuous powder mixing: A model case and a pharmaceutical case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous mixing of powder mixtures with pharmaceutical process constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Marikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Barantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 86 (9A), pp.1027-1037. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (12), pp.2315-2322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2008.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649520v1</w:t>
+                <w:t xml:space="preserve">hal-01649521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous mixing of powder mixtures with pharmaceutical process constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stirrer type on mixture homogeneity in continuous powder mixing: A model case and a pharmaceutical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Marikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (12), pp.2315-2322. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (9A), pp.1027-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649521v1</w:t>
+                <w:t xml:space="preserve">hal-01649520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of ultrasound on crystallization-precipitation processes : some examples and a new segregation model</w:t>
               </w:r>
@@ -5702,377 +5702,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'électrostatique et les solides divisés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse granulométrique : réponses à l'exigence des nouveaux procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Manutention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37, p.44-46</w:t>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (236), p.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846932v1</w:t>
+                <w:t xml:space="preserve">hal-01847594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse granulométrique : réponses à l'exigence des nouveaux procédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'électrostatique et les solides divisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33 (236), p.19-27</w:t>
+              <w:t xml:space="preserve">Process Manutention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, p.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847594v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of static electricity during fluidisation of polyethylene and its elimination by air ionisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Revel</w:t>
+                <w:t xml:space="preserve">Solides divisés -Les nouveaux défis du génie des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Taillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INDUSTRIE PHARMA MAGAZINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, p.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649524v1</w:t>
+                <w:t xml:space="preserve">hal-01845410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solides divisés -Les nouveaux défis du génie des procédés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+                <w:t xml:space="preserve">Generation of static electricity during fluidisation of polyethylene and its elimination by air ionisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDUSTRIE PHARMA MAGAZINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 135 (SI), pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2003.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845410v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation control in precipitation processes by ultrasound</w:t>
               </w:r>
@@ -6453,77 +6453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting powder flows in convective mixers through multi-scale rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,338 +6568,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des écoulements des poudres dans les mélangeurs horizontaux à pales par la rhéologie mu(I)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Viau</w:t>
+                <w:t xml:space="preserve">Détection du régime permanent pour le mélange des poudres en continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2024 - 19 ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986764v1</w:t>
+                <w:t xml:space="preserve">hal-04986801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la configuration de l’alimentation sur le démarrage du procédé de mélange de poudres en continu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
+                <w:t xml:space="preserve">Prédiction des écoulements des poudres dans les mélangeurs horizontaux à pales par la rhéologie mu(I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2024 - Colloque en Sciences et Technologies des Poudres</w:t>
+              <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986785v1</w:t>
+                <w:t xml:space="preserve">hal-04986764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du régime permanent pour le mélange des poudres en continu</w:t>
+                <w:t xml:space="preserve">Impact de la configuration de l’alimentation sur le démarrage du procédé de mélange de poudres en continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 - 19 ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">STP 2024 - Colloque en Sciences et Technologies des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986801v1</w:t>
+                <w:t xml:space="preserve">hal-04986785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of various feed configurations in continuous mixing of segregating powder mixtures</w:t>
               </w:r>
@@ -7562,243 +7562,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agitation de mélanges de poudres de différentes cohésivités en mélangeur convectif planétaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Legoix</w:t>
+                <w:t xml:space="preserve">Study of the physicochemical properties and the aging phenomena of an extinguishing powder for sodium fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Kusumanindyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 2.1-8 p</w:t>
+              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 3.9-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706623v1</w:t>
+                <w:t xml:space="preserve">hal-01700716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical properties and the aging phenomena of an extinguishing powder for sodium fire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gilardi</w:t>
+                <w:t xml:space="preserve">Agitation de mélanges de poudres de différentes cohésivités en mélangeur convectif planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Legoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 3.9-8 p</w:t>
+              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 2.1-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700716v1</w:t>
+                <w:t xml:space="preserve">hal-01706623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation d'un procédé de mélange de poudres en continu</w:t>
               </w:r>
@@ -8132,273 +8132,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal flow control of segregating component in mixing of particulate solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the dynamics of a continuous powder mixer in transitory regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Ammarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753258v1</w:t>
+                <w:t xml:space="preserve">hal-01753266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the dynamics of a continuous powder mixer in transitory regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chawki Ammarcha</w:t>
+                <w:t xml:space="preserve">Optimal flow control of segregating component in mixing of particulate solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim E. Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753266v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de l'écoulement des poudres dans un mélangeur continu par une chaîne de Markov : états transitoires et régime permanent</w:t>
               </w:r>
@@ -8831,351 +8831,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stirrer design on the homogeneity of a pharmaceutical powder mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of crosswise non-homogeneity of particulate flow on residence time distribution in a continuous mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim E. Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 AICHE Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 8 p</w:t>
+              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757406v1</w:t>
+                <w:t xml:space="preserve">hal-01769873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par analyse d'images de l'agitation et de l'homogénéité de mélanges de milieux granulaires dans un mélangeur discontinue : le Triaxe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Demeyre</w:t>
+                <w:t xml:space="preserve">Effect of stirrer design on the homogeneity of a pharmaceutical powder mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 9 p</w:t>
+              <w:t xml:space="preserve">2007 AICHE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768718v1</w:t>
+                <w:t xml:space="preserve">hal-01757406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crosswise non-homogeneity of particulate flow on residence time distribution in a continuous mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim E. Mizonov</w:t>
+                <w:t xml:space="preserve">Etude par analyse d'images de l'agitation et de l'homogénéité de mélanges de milieux granulaires dans un mélangeur discontinue : le Triaxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Demeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769873v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous mixing of pharmaceutical powder mixtures</w:t>
               </w:r>
@@ -9479,243 +9479,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch mixing study of granular agro-food materials in an innovative mixer : the triaxe</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'agitation de milieux granulaires en mélangeur TRIAXE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Demeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European congress of chemical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">SFGP 2005 -10ème Congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782623v1</w:t>
+                <w:t xml:space="preserve">hal-01780090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'agitation de milieux granulaires en mélangeur TRIAXE</w:t>
+                <w:t xml:space="preserve">Batch mixing study of granular agro-food materials in an innovative mixer : the triaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Demeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2005 -10ème Congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">5th European congress of chemical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780090v1</w:t>
+                <w:t xml:space="preserve">hal-01782623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoritical and experimental investigation of periodically revolving static mixer</w:t>
               </w:r>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Science et technologie des poudres -Récents progrès en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Compiègne, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9993,411 +9993,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme pour la mesure capacitive en ligne de la qualité de mélange de poudres en écoulement</w:t>
+                <w:t xml:space="preserve">Developments in the assessment of the composition of binary powder mixtures flows by on-line electrical capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Dalloz Dubrujeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
+              <w:t xml:space="preserve">PSA 2003 -Particulate systems analysis 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Harrogate, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780123v1</w:t>
+                <w:t xml:space="preserve">hal-01782642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in the assessment of the composition of binary powder mixtures flows by on-line electrical capacitance</w:t>
+                <w:t xml:space="preserve">Assessing the homogeneity of binary and ternary powder mixtures by on-line electrical capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Dalloz Dubrujeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA 2003 -Particulate systems analysis 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Harrogate, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">CHOPS 4 -4th International conference for conveying and handling of particulate solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Budapest, Hungary. p.9.32-9.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782642v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the homogeneity of binary and ternary powder mixtures by on-line electrical capacitance</w:t>
+                <w:t xml:space="preserve">Algorithme pour la mesure capacitive en ligne de la qualité de mélange de poudres en écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Dalloz Dubrujeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHOPS 4 -4th International conference for conveying and handling of particulate solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Budapest, Hungary. p.9.32-9.37</w:t>
+              <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782647v1</w:t>
+                <w:t xml:space="preserve">hal-01780123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static charge elimination in a slugging fluidized bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Electrostatique de granules et de poudres de polyéthylène dans un lit fluidisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10409,103 +10409,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Taillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 8 p</w:t>
+              <w:t xml:space="preserve">3ème congrès de la société française d'electrostatique SFE2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780135v1</w:t>
+                <w:t xml:space="preserve">hal-01782657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatique de granules et de poudres de polyéthylène dans un lit fluidisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Static charge elimination in a slugging fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10517,73 +10517,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Taillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la société française d'electrostatique SFE2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">WCPT4 -World congress on particle technology 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782657v1</w:t>
+                <w:t xml:space="preserve">hal-01780135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound contribution in a precipitation process</w:t>
               </w:r>
@@ -11672,51 +11672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D0809AF"/>
+    <w:nsid w:val="FC8CDD6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11903,51 +11903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-gatumel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9276-4002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079148891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05533965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Batel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04869738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barcelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Boussoffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mal&#233;cot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Viau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04750603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2024.2416894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03616183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaudez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03275991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.06.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.07.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02975123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02013428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ammarcha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusumanindyah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mailhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Larsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balagurov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20186104-05.5732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01698843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Legoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2017.1331284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mizonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/ivkkt.20186112.5896" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.09.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2016.05.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.02.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Mizonov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20165910.5373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2015.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2014.970312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec2014.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2013.832447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.12.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2011.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ponomarev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Trabelsi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910975432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M87VTKWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barantseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khokhlova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.052" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gyenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.10.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350902991015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Marikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.04.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mosorov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tomczak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846932v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Revel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2003.08.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Wilhelm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chachia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315638v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03286931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichun Huang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753258v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Khokhlova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Losada Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ehrhardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz Dubrujeaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Montagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780135v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04434741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323988209/handbook-of-food-powders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-98820-9.00067-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506474v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPT033G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-03290864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-gatumel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9276-4002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079148891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05533965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Batel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Boussoffara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mal&#233;cot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Viau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04869738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barcelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04750603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2024.2416894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03616183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaudez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.07.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03275991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.06.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02975123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02013428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ammarcha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusumanindyah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mailhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Larsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balagurov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20186104-05.5732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01698843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Legoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2017.1331284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mizonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/ivkkt.20186112.5896" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.09.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2016.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Mizonov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20165910.5373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2015.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2014.970312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec2014.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2013.832447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.12.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2011.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ponomarev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Trabelsi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910975432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M87VTKWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barantseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khokhlova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.052" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gyenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.10.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350902991015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Marikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mosorov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tomczak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649524v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2003.08.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Wilhelm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chachia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315638v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03286931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichun Huang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Khokhlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandjean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Losada Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ehrhardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz Dubrujeaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780123v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04434741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323988209/handbook-of-food-powders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-98820-9.00067-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506474v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPT033G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-03290864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>