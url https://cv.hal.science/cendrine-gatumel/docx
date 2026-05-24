--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -325,274 +325,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheological law to describe powder agitation in a lab-scale paddle mixer: Shear band observation and dimensional analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study on the impact of shifted feeding of a segregating binary mixture in continuous powder mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
+                <w:t xml:space="preserve">Carla Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 451, pp.120469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120469⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 452, pp.120564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808951v1</w:t>
+                <w:t xml:space="preserve">hal-04869738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the impact of shifted feeding of a segregating binary mixture in continuous powder mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
+                <w:t xml:space="preserve">A rheological law to describe powder agitation in a lab-scale paddle mixer: Shear band observation and dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Barcelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+                <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 452, pp.120564. </w:t>
+              <w:t xml:space="preserve">, 2025, 451, pp.120469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869738v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of steady-state for continuous powder mixing: Analysis of mixture properties and signal processing</w:t>
               </w:r>
@@ -823,295 +823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the flowability of alumina powder during batch grinding through the establishment of a grinding kinetic model</w:t>
+                <w:t xml:space="preserve">Investigating grinding mechanisms and scaling criteria in a ball mill by dimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaudez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (9), pp.3207-3219. </w:t>
+              <w:t xml:space="preserve">, 2021, 32 (8), pp.2988-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306832v1</w:t>
+                <w:t xml:space="preserve">hal-03275991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating grinding mechanisms and scaling criteria in a ball mill by dimensional analysis</w:t>
+                <w:t xml:space="preserve">Predicting the flowability of alumina powder during batch grinding through the establishment of a grinding kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (8), pp.2988-3001. </w:t>
+              <w:t xml:space="preserve">, 2021, 32 (9), pp.3207-3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2021.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275991v1</w:t>
+                <w:t xml:space="preserve">hal-03306832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the flowability of powder mixtures from their single components properties through the multi-component population-dependent granular bond number; extension to ground powder mixtures</w:t>
               </w:r>
@@ -1861,51 +1861,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical search for optimum hold-up in a batch mixer of particulate solids</w:t>
+                <w:t xml:space="preserve">Structuring of Batch Mixer Loading to Improve Mixing Time and Mixture Quality of Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Balagurov</w:t>
@@ -1923,106 +1923,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya Vysshikh Uchebnykh Zavedeniy Seriya “Khimiya I Khimicheskaya Tekhnologiya”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (4-5), p.93-97. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6060/tcct.20186104-05.5732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201700505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781766v1</w:t>
+                <w:t xml:space="preserve">hal-01802449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring of Batch Mixer Loading to Improve Mixing Time and Mixture Quality of Solids</w:t>
+                <w:t xml:space="preserve">Theoretical search for optimum hold-up in a batch mixer of particulate solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Balagurov</w:t>
@@ -2040,82 +2040,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (8), </w:t>
+              <w:t xml:space="preserve">Izvestiya Vysshikh Uchebnykh Zavedeniy Seriya “Khimiya I Khimicheskaya Tekhnologiya”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (4-5), p.93-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201700505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6060/tcct.20186104-05.5732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802449v1</w:t>
+                <w:t xml:space="preserve">hal-01781766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of powder flow and in-system rheology in a horizontal convective mixer with reclining blades</w:t>
               </w:r>
@@ -2550,287 +2550,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous powder mixing of segregating mixtures under steady and unsteady state regimes: Homogeneity assessment by real-time on-line image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chawki Ammarcha</w:t>
+                <w:t xml:space="preserve">Powder flow dynamics in a horizontal convective blender: Tracer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Legoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cabassud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mizonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 315, pp.39-52. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, p. 1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619262v1</w:t>
+                <w:t xml:space="preserve">hal-01619259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder flow dynamics in a horizontal convective blender: Tracer experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Legoix</w:t>
+                <w:t xml:space="preserve">Continuous powder mixing of segregating mixtures under steady and unsteady state regimes: Homogeneity assessment by real-time on-line image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawki Ammarcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim Mizonov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, p. 1-21. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 315, pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619259v1</w:t>
+                <w:t xml:space="preserve">hal-01619262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing powders in order to determine their flow behavior in a mixer</w:t>
               </w:r>
@@ -4339,606 +4339,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov-chain modelling and experimental investigation of powder-mixing kinetics in static revolving mixers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of crosswise non-homogeneity of particulate flow on residence time distribution in a continuous mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Ponomarev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+                <w:t xml:space="preserve">E. Barantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barantseva</w:t>
+                <w:t xml:space="preserve">Y. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (3), pp.828-836. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2), pp.6-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649517v1</w:t>
+                <w:t xml:space="preserve">hal-01649519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic condition and an algorithm for the internal contact between two ellipsoids</w:t>
+                <w:t xml:space="preserve">A 2D Markov chain for modelling powder mixing in alternately revolving static mixers of Sysmix (R) type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Trabelsi</w:t>
+                <w:t xml:space="preserve">Denis Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Moakher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janos Gyenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (6), pp.635-644. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11-12), pp.1495-1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/02644400910975432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2009.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649518v1</w:t>
+                <w:t xml:space="preserve">hal-01649516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crosswise non-homogeneity of particulate flow on residence time distribution in a continuous mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Mizonov</w:t>
+                <w:t xml:space="preserve">Markov-chain modelling and experimental investigation of powder-mixing kinetics in static revolving mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Mizonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barantseva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Khokhlova</w:t>
+                <w:t xml:space="preserve">Elena Barantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.052⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.828-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649519v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D Markov chain for modelling powder mixing in alternately revolving static mixers of Sysmix (R) type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algebraic condition and an algorithm for the internal contact between two ellipsoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ponomarev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vadim Mizonov</w:t>
+                <w:t xml:space="preserve">Maher Moakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (6), pp.635-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400910975432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2009.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01649516v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Superposition of Macro- and Microscale Mixing and its Influence on Mixing Kinetics and Mixture Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (9A), pp.1027-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6453,77 +6453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting powder flows in convective mixers through multi-scale rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,554 +6568,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du régime permanent pour le mélange des poudres en continu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
+                <w:t xml:space="preserve">Prédiction des écoulements des poudres dans les mélangeurs horizontaux à pales par la rhéologie mu(I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Boussoffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024 - 19 ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986801v1</w:t>
+                <w:t xml:space="preserve">hal-04986764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des écoulements des poudres dans les mélangeurs horizontaux à pales par la rhéologie mu(I)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Viau</w:t>
+                <w:t xml:space="preserve">Impact de la configuration de l’alimentation sur le démarrage du procédé de mélange de poudres en continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2024 - Colloque Sciences et Technologies des Poudres</w:t>
+              <w:t xml:space="preserve">STP 2024 - Colloque en Sciences et Technologies des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986764v1</w:t>
+                <w:t xml:space="preserve">hal-04986785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la configuration de l’alimentation sur le démarrage du procédé de mélange de poudres en continu</w:t>
+                <w:t xml:space="preserve">Détection du régime permanent pour le mélange des poudres en continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2024 - Colloque en Sciences et Technologies des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP 2024 - 19 ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986785v1</w:t>
+                <w:t xml:space="preserve">hal-04986801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of various feed configurations in continuous mixing of segregating powder mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
+                <w:t xml:space="preserve">Modélisation des Procédés Granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986797v1</w:t>
+                <w:t xml:space="preserve">hal-04136197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Procédés Granulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+                <w:t xml:space="preserve">Impact of various feed configurations in continuous mixing of segregating powder mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT - Modélisation, contrôle et optimisation des procédés : de la donnée au jumeau numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Mines Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">2023 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136197v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the homogeneity of an alumina/zircon powder mixture at various scales by scanning electron microscopy</w:t>
               </w:r>
@@ -7562,243 +7562,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical properties and the aging phenomena of an extinguishing powder for sodium fire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gilardi</w:t>
+                <w:t xml:space="preserve">Agitation de mélanges de poudres de différentes cohésivités en mélangeur convectif planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Legoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 3.9-8 p</w:t>
+              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 2.1-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700716v1</w:t>
+                <w:t xml:space="preserve">hal-01706623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agitation de mélanges de poudres de différentes cohésivités en mélangeur convectif planétaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Legoix</w:t>
+                <w:t xml:space="preserve">Study of the physicochemical properties and the aging phenomena of an extinguishing powder for sodium fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Kusumanindyah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 2.1-8 p</w:t>
+              <w:t xml:space="preserve">STPMF 2015 - Science et Technologie des Poudres et Matériaux Frittés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 3.9-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706623v1</w:t>
+                <w:t xml:space="preserve">hal-01700716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation d'un procédé de mélange de poudres en continu</w:t>
               </w:r>
@@ -8289,51 +8289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim E. Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,64 +8509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de milieux granulaires : couplage méthode des éléments discrets eliipsoïdaux et chaîne de Markov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9308,51 +9308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim E. Mizonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barantseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9377,51 +9377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and mathematical modelling of evolution of the axial non-homogeneity of mixtures in static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,51 +9479,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'agitation de milieux granulaires en mélangeur TRIAXE</w:t>
+                <w:t xml:space="preserve">Batch mixing study of granular agro-food materials in an innovative mixer : the triaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Demeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
@@ -9541,97 +9541,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2005 -10ème Congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">5th European congress of chemical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780090v1</w:t>
+                <w:t xml:space="preserve">hal-01782623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch mixing study of granular agro-food materials in an innovative mixer : the triaxe</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'agitation de milieux granulaires en mélangeur TRIAXE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Demeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
@@ -9649,103 +9649,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European congress of chemical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">SFGP 2005 -10ème Congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782623v1</w:t>
+                <w:t xml:space="preserve">hal-01780090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoritical and experimental investigation of periodically revolving static mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,51 +11672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC8CDD6A"/>
+    <w:nsid w:val="64947486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11903,51 +11903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-gatumel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9276-4002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079148891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05533965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Batel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Boussoffara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mal&#233;cot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Viau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120469" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04869738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barcelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120564" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04750603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2024.2416894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03616183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaudez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.07.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03275991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.06.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02975123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02013428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ammarcha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusumanindyah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mailhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Larsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balagurov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20186104-05.5732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01698843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Legoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2017.1331284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mizonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/ivkkt.20186112.5896" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.09.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2016.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619259v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.03.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Mizonov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20165910.5373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2015.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2014.970312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec2014.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2013.832447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.12.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2011.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ponomarev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barantseva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Trabelsi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910975432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M87VTKWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barantseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khokhlova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.052" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gyenis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.10.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350902991015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Marikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mosorov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tomczak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649524v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2003.08.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Wilhelm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chachia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315638v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03286931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichun Huang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Khokhlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandjean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Losada Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ehrhardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz Dubrujeaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780123v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04434741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323988209/handbook-of-food-powders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-98820-9.00067-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506474v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPT033G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-03290864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-gatumel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9276-4002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079148891" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05533965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Batel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2026.122229" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04869738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barcelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04808951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Boussoffara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mal&#233;cot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Viau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04750603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2024.2416894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03616183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaudez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03275991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.06.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03306832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.07.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02975123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02953369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02301564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2019.1644689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02013428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawki Ammarcha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mizonov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02063968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Kusumanindyah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01987931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mailhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Larsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.01.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mizonov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balagurov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700505" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20186104-05.5732" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01698843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Legoix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2017.1331284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mizonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/ivkkt.20186112.5896" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.09.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2016.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.03.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.02.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Mizonov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/tcct.20165910.5373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2015.05.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2014.970312" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.11.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Demeyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec2014.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649513v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devriendt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2013.832447" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.12.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2011.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2010.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barantseva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khokhlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponomarev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Gyenis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.10.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Ponomarev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barantseva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.10.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Trabelsi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910975432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M87VTKWT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649515v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726350902991015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Marikh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2008.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.200601046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mosorov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tomczak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847591v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846932v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649524v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Taillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2003.08.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schwartzentruber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Wilhelm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chachia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumazer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315638v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaudez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Granger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287008v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03286931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bichun Huang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Zhao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03287088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Diaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Khokhlova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandjean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782604v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780094v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Losada Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ehrhardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Montagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz Dubrujeaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780123v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Taillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185885v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04434741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780323988209/handbook-of-food-powders" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-98820-9.00067-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506474v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.1.200" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04667707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997INPT033G" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-03290864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>