--- v1 (2026-03-27)
+++ v2 (2026-05-02)
@@ -162,8902 +162,9079 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critical analysis of future teachers’ anticipatory perspectives on automation of teaching activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Stockless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre place au collège : expériences relationnelles et participation sociale d’anciens élèves présentant une déficience visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2025.e2297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête en ligne : L’illusion d’une Oasis au milieu du désert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Pathways to Success: Resilience in Vocational Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Educational and Social Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.210-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53103/cjess.v5i2.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la manière d’interpréter les parcours chaotiques de femmes détenues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol. LXXVII (n°2, avril-juin 2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295703v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.137-150</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter la participation des élèves dans la construction et dans la régulation de leur environnement personnel d’apprentissage. Des pratiques enseignantes à une proposition d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Felder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (1), pp.67-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (1), pp.203-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04449820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intégration sociale inclusive : rôle des outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the power of sports: the impact of Olympic values in prison rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The inquisitive Mind</w:t>
+              <w:t xml:space="preserve">In-Mind (Édition franҫaise) : The inquisitive Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée en classe au service des apprentissages des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.78-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi15.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être scolaire et relations sociales des collégien·ne·s au temps de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Canadian Association for Curriculum Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2-3), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25071/1916-4467.40831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les formateurs et les étudiants à la sobriété numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.9449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fourchette au zirgouflex : Quand quelqu'un veut développer une pratique instrumentée, mieux vaut lui apprendre à cheminer que de lui donner la solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 580, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.435-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évaluations scolaires à domicile en période de Covid-19 : le point positif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/diversite.1879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être scolaire et satisfaction de vie des collégiens en France et au Vietnam au temps de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hué Thanh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.337-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.214.0337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement à distance : Favoriser les interactions de communication sans caméra en classe virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736662v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que dit la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation à distance et bien-être des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les élèves avec autisme dans des espaces coéducatifs avec un outil numérique de planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduction et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.101 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52919/translang.v19i1.406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la fourchette au zirgouflex : Quand quelqu'un veut développer une pratique instrumentée, mieux vaut lui apprendre à cheminer que de lui donner la solution</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Cognitive Availability of Young People with Autism Using Digital Agendas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology &amp; Psychological Research International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23880/pprij-16000231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02869479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...974 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...698 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l’enfant avec autisme et le temps du professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Enseignement et formation en régime numérique : nouveaux rythmes, nouvelles temporalités ?, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exister dans et par l’école : la participation sociale, levier de justice contre les vulnérabilités invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Vulnérabilité du sujet à tous les âges de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCO Angers, Jan 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training to think about AI in order to learn with it: critical literacy and transformations in the teaching profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2026, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle générative comme outil professionnel : maîtrise des usages, esprit critique et responsabilité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème séminaire des encadrants de l'Inspé Académie de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE Académie de Nantes, Mar 2026, Orvault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dompter le concept de l’école inclusive : avec les outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "école inclusive", Collège et Lycée Saint-Michel / Robert Schuman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Château-Gontier-sur-Mayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l’inclusion scolaire par le prisme de la participation sociale : ce que disent les élèves déficients visuels de leur inclusion au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Société, éducation, formation et école à visée inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe, Apr 2025, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre innovation et craintes : scénariser l’usage des IA génératives en pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA génératives : des suggestions pour repenser sa scénarisation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe thématique numérique (GTnum) - GenIAL #3, Apr 2025, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage critique des outils numériques (Ma bête du Net)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Festival EnJeux - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnJeux, Mar 2025, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire par le prisme de la participation sociale : l’exemple d’élèves déficients visuels au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Éducation inclusive « École inclusive : Quels environnements capacitants » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspe, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Augnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dompter le concept de l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "école inclusive"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège et Lycée Saint-Michel / Robert Schuman, Nov 2025, Château-Gontier-sur-Mayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter métier (JIM) de la ville de NANTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Nantes, Feb 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École inclusive et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mercredis Savants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAFC de l'Académie de Rennes, Jan 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être à l'école : les leviers pour agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être du jeune en milieu scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Formation des Psychologues de l'Éducation Nationale (CFPSYEN), Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School well-being: Analysis of student perception in two contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Poudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'empathie prend sens - par corps - pour des adolescents déficients visuels, tout un programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mylène Poudrier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des processus cognitifs entre l'apprentissage en ligne et en présentiel (Projet EUniWell)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bien-être du jeune en milieu scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Formation des Psychologues de l'Éducation Nationale (CFPSYEN), Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université &amp; Université Laval, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrans et jeunes : à la recherche d'un équilibre émancipateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement des parents vis-à-vis du rapport des enfants et de leurs écrans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APEL du Loquidy, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des repères pour accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée école inclusive de la DSDEN 72</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde : Pourquoi soutenir les communs numériques dans l’éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de La Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Libertés Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Nantes, France. https://mediaserver.univ-nantes.fr/videos/pourquoi-soutenir-les-communs-numeriques-dans-leducation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La douloureuse injonction dans l’usage des outils numériques en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les XVIIIèmes Rencontres du Réseau international francophone de recherche en éducation et formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Université de Fribourg et la Haute Ecole pédagogique Fribourg; Symposium : "Être enseignant : un métier difficile. Comprendre et améliorer la santé mentale des enseignants au travail" coordonné par Nancy Goyette, Vanessa Hanin et Catherine Audrin, Jul 2024, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive au prisme du bien-être à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences et les discriminations en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIXAP : Un outil auteur d'activités éducatives en réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.100-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Pour permettre à vos élèves de développer leurs compétences numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publié le 19/06/2023 Les IA, quelles assistances pour les pédagogues et la pédagogie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CANOPE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'enfant à l'élève : la maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence « Préparation à l’école maternelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La semaine de la petite enfance et Le Mans métropole, Mar 2023, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA Chat-GPT et évaluation : comment l'envisager et quelles limites ? (Les intelligences artificielles génératives bousculent l'éducation, quels impacts sur l'évaluation ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire (2/2) : Semaine du libre éducatif 2023 - tables rondes IA génératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Académie de Nantes, Apr 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser le bien-être des apprenants en formation à distance au travers de l'appropriation des outils numériques (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réseau d'enseignement francophone à distance (REFAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Montréal (Webinaire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole-Univ ouverte l'école du bien-être selon les apprenants (élèves et étudiants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ledu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'école inclusive : entre paradigmes et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque accueillir des jeunes à besoins particuliers - enseignement agricole en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation pédagogique grâce à l'Intelligence Artificielle : Un avenir éducatif innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Pédagogique Régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres de Formation d'Apprentis (CFA) des Pays de la Loire, Oct 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Tools: The Road To Democratizing Augmented Reality For Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague (CZ), Czech Republic. pp.115-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011984200003470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA : Révolutionner nos vies et nos métiers - Les clés pour rester compétitifs dans un monde en constante évolution (titre généré avec ChatGPT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GCR organisation, Jul 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">IA Chat-GPT et évaluation : comment l'envisager et quelles limites ? (Les intelligences artificielles génératives bousculent l'éducation, quels impacts sur l'évaluation ?)</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenez le maître de l'apprentissage : plongez dans les secrets de l'IAducation ! (Titre généré avec #ChatGPT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire (2/2) : Semaine du libre éducatif 2023 - tables rondes IA génératives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Académie de Nantes, Apr 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les clés de l'éducation : construire la classe ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Carquefou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Favoriser le bien-être des apprenants en formation à distance au travers de l'appropriation des outils numériques (partie 2)</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques au service de la différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et Différenciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Haute Ecole pédagogique (HEP) de Fribourg, Apr 2023, Fribourg (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transidentité : accompagner les jeunes dans leur scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : transidentité à l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation Régionale Académique de l'Information et de l'Orientation (DRAIO), Jan 2023, Nantes, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École, un « lieu de vie partagé » par tous les adolescents ? : Quand les élèves avec une déficience visuelle nous permettent de comprendre les usages sociaux des espaces informels de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire École inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, ANGERS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrans, un équilibre à trouver pour les jeunes (avec une d'efficience visuelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montéclair, Nov 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte le bien-être des élèves : appui sur les données de l’UNICEF 2021 et approche par le &amp;quot;commun culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée santé et bien-être à l'école - Climat scolaire : quels liens entre bien-être des élèves et apprentissage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi renforcé des élèves par les CPE en période de (post)confinement : quels objectifs ? Quels usages du numérique ? Quels effets sur leurs relations aux adultes et aux adolescents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées Scientifiques : le bien-être des enfants et des adolescents en contexte de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaëlle Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être des enfants et des adolescents en contexte de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de nos pratiques numériques en contexte de pandémie ? réflexions critiques sur l'effet du confinement sur la transformation des pratiques des enseignants universitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sur les usages du numérique en éducation (RUNED22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former aux outils numériques en formation continue : vers plus d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être scolaire des jeunes et satisfaction de vie en période de pandémie : quels enseignements pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hué Thanh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thui Hang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique au service de la construction d'une citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres académiques du numérique (RAN) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Le Mans (présence et distance), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysa Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;commun culturel&amp;quot; pour engager les élèves dans les apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Nantes, Mar 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe virtuelle : un outil au service du raccrochage scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Décrochage scolaire" : quels enjeux aujourd’hui ? Quelles pratiques éducatives ? Quels partenariats ? Quels effets sur les apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Angers, Université catholique de l'Ouest (UCO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être des étudiants en formation à distance : hybride contraint par la situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences, évolutions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Constantine (Visioconférence), Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du commun culturel à la culture commune au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser le bien-être des apprenants en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau d'enseignement francophone à distance (REFAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Montréal (Webinaire), France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Montréal (Webinaire), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Leffray</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...2235 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'appuyer sur le numérique pour penser l'accessibilité des apprenants aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique, atout pour l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Angers - Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être subjectif des collégiens en France et au Vietnam à la suite du premier confinement lié à la crise sanitaire de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9073,3179 +9250,3179 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 8e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal (en distanciel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer au plus près le bien-être subjectif des élèves en leur donnant la possibilité de botter en touche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'évaluation, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du numérique en faveur d’une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuité pédagogique et numérique : nos transformations, nos réussites, nos atouts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Académique Bourgogne-Franche-Comté (visio-conférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du temps et la construction temporelle chez les personnes TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en Sciences Humaines et Sociales pour les personnes concernées TSA-TND : quels principes, quelles méthodes, quelles implications ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les outils numériques utilisés à l'école par les enfants avec troubles du neurodéveloppement, leurs intérêts et leurs limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
+              <w:t xml:space="preserve">Webinaire 1 LiLLab (living &amp; learning lab neurodéveloppement) : L'inclusion scolaire et les outils numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire 1 LiLLab (living &amp; learning lab neurodéveloppement) : L'inclusion scolaire et les outils numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">EIAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particularités de développement des personnes avec TSA et outils de planification (numérique ou papier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 8e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal (en distanciel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des collégiens en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Restaurer un climat scolaire de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment de bien-être des collégiens en période de confinement : comparaison France/Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouderbela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences CREN-CARDIE 2020-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion scolaire et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des états généraux du numérique en Normandie dédiée au premier degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques de classe avec des outils numériques : vers une nouvelle organisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés de la Sarthe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Battle théorique au service de l'enseignement à la recherche auprès des étudiants MEEF de l'Inspé de l'académie de Nantes, site de Le Mans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Initiatives 2020 - Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les pistes pédagogiques pour accompagner les personnes vulnérables aux usages des réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine d’Information sur la Santé Mentale (SISM) - "Santé mentale à l’ère du numérique", Le Mans Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner le quotidien et proposer du choix à des enfants avec autisme à l’aide d’un outil numérique de planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 8e Colloque international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde des enfants et leur bien-être - Accompagner le développement de tous les enfants, Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles sont les pistes pédagogiques pour accompagner les personnes vulnérables aux usages des réseaux sociaux ?</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévenir les comportements physiquement violents chez les jeunes - Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine d’Information sur la Santé Mentale (SISM) - "Santé mentale à l’ère du numérique", Le Mans Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">La violence physique et le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accompagner le quotidien et proposer du choix à des enfants avec autisme à l’aide d’un outil numérique de planification</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu d’évasion au service de la compréhension explicite et implicite d’un album jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 8e Colloque international du RIFEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la personne ressource dans les usages du numérique en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet çATED et de sa participation aux journées de l’Orna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée « ORNA, 10 ans déjà ! » – Salon Educatec-Educatice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation d’un outil de planification numérique dans la pratique des encadrants pour les enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café ressource à l’INSPÉ académie de Nantes, site de Le Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÇATED : quels sont les effets de l'usage d'un agenda numérique sur tablette en IME et en Ulis école pour des enfants avec autisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée ORNA « Autisme et outils numériques », organisé par l'INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage de tablettes tactiles en IME et en Ulis école TED pour enfants avec autisme et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque OPHRIS, organisé par l'INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de compensation et disponibilité cognitive : analyse des effets de l’usage de l’application çATED chez des enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Tech’n Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction et les effets de l’appropriation d’un outil numérique auprès des enfants avec autisme : Interactions en situation d’apprentissage en lien avec l’utilisation d’un agenda numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF - Actualité de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'usage de tablettes tactiles en structures ou école spécialisées pour enfants avec autisme et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque international en éducation, organisé par le CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">çATED : l’usage d’une application numérique sur tablette auprès d’enfants avec autisme en IME/SESSAD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredis de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’éducation à la coéducation : Les apports d’une application numérique vers une collaboration des parents et des professionnels dans la prise en charge des enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence « Éthique de l’Accompagnement et Agir Coopératif »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'effet de l'usage d'une application numérique sur tablette tactile en IME et en ULIS école auprès d'enfants avec autisme ou TED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes, organisé par OpeenReForm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le temps à l’aide d’une application numérique sur tablette pour un public avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain, Agadir, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EYESCHOOL, Dispositif numérique nomade pour l'accès à l'apprentissage pour des personnes en situation de handicap sensoriel ou troubles spécifiques du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.444-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tice et autisme : interactions en situation d’apprentissage », Colloque Tice et Education, Montréal, 1-2 mai 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE et Education 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application pour tablettes numériques pour une aide à la communication, à la mise en œuvre d'activités simples ou complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inter régional de l'Autisme Limousin et Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support pédagogiques et éducatifs : projet çATED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Journées de l'ANCRA »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes souffrant d’autisme / TSA - Le projet çATED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Handicap et nouvelles technologies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12255,1651 +12432,1742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les espaces informels de l’école pour prendre soin des élèves les plus vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Penser les pratiques inclusives, dans et hors les murs, de l’école à l’Université : enjeux sociaux, politiques et éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien de jeunes aveugles et malvoyants au sein des espaces scolaires informels L’École, un « lieu de vie partagé » par tous les adolescents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées itinérantes Francophones d’Éthiques des Soins de Santé sur le thème : « Inclusion, Exclusion et Vulnérabilités Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Krakow Test: A Prevention Tool For Physical Violence? XXVIth Conference of the European Association of Psychology and Law (EAPL), Toulouse Jean-Jaurès, 5-8 July.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond R Corrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth Conference of the European Association of Psychology and Law (EAPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 66 (4), pp.171-180, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AAL: Intelligible City for All Evaluation of Ecological Intelligibility Test for Normal Hearing and Hearing Impaired.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Mechergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neska El Haouij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Mzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Jaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Speech in Noise: Intelligibility and Quality (SPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il.elle sera mieux en milieu spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Toullec; Florence Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Retz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec des outils numériques, l’élève à BEP va progresser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Marie Toullec-Théry et Florence Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mythes et Réalités, pp.119-132, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il·elle sera mieux en milieu spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coudronnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Marie Toullec-Théry et Florence Lacroix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mythes et réalités, pp.9-22, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'outil devient il un instrument dans l'esprit de l'Homme au travers de son activité et comment peut-il devenir un acteur de cela ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par R. Hetier et E. Mutabazi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relation à autrui en régime numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 - La classe virtuelle : un outil au service du raccrochage scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Mutabazi Eric et Khasanzyanova Albina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner et prévenir le décrochage scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.201-217, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351 - 375, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 - Les troubles spatio-temporels chez les personnes avec autisme : quelques recommandations pour la mise en place d’outils de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter à distance sur le bien-être des collégiens : Quand les usages sociaux des outils numériques sont source de biais de participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêteur à distance : nouvel eldorado ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, pp.157-177, 2022, Socio-anthropologie, 979-10-351-0791-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d’outils pour évaluer au plus près de la réalité du sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennani-Dosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Melchior J.-O. et Zanna O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation pour quoi faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture numérique chez les enseignants dans l’hybridation des enseignements à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience, moteur d'innovation pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional Identification of Sirens and Warnings in a Simulated Driving Task: Comparison of Two Loudspeaker Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Guelvouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Strachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bolzmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Human Aspects of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02869489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13909,482 +14177,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender des usages numériques en contexte inclusif : une approche par l’observation (GTnum #EvalNumInclus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’artefact à l’outil inclusif : sentiment d’expertise et dynamiques d’appropriation en contexte scolaire (GTnum #EvalNumInclus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être subjectif : définitions, composantes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beayni El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14394,130 +14662,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Relief and Dispossession: A Critical Approach to Projected Uses of AI in Teaching Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Kamga Kouamkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Many</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stockless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14527,1660 +14795,1660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences psychosociales au collège : effets, limites et apports d’un dispositif pédagogique exploratoire auprès d’élèves de 5ᵉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CREN Université de Nantes. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EcUnOuv (Ecole-Université Ouvertes) : pour une école de bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Leffray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Ledu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école idéale selon les élèves et les futurs enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive challenges of online vs in person learning in EUniwell students: effects on attention and short term memory retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pecini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatbardha Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Euniwell. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface : S’orienter, Se réaliser : Le guide de capitalisation des actions d’orientation professionnelles des missions locales des Pays De La Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association régionale des Missions Locales. 2023, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marcelline Ledoux</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doudou de trousse en classe de SVT (Ou joker de trousse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Renate Reniers</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doudou de trousse pour développer la confiance en soi face aux évaluations scolaires et réduire le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kostyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Euniwell. 2023</w:t>
+              <w:t xml:space="preserve">Nantes Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Nantes Université. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Genet</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de l’application çATED-Autisme dans une pratique en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nicolazo de Barmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BE-Scol-Covid19 : Bien-être des collégiens au cours du premier déconfinement en France et au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouderbela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nantes Université. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation nationale des 6/18 ans 2021. Synthèse. La jeunesse à bonne école ? Rapport pour l'Unicef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Unicef. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage de la caméra en classe virtuelle en formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexane Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Lebouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête : Bien-être des étudiant.e.s MEEF en formation distanciée au cours de la période de confinement (COVID-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en éducation de Nantes, Université de Nantes; INSPE Académie de Nantes, Site de Le Mans. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I City For All : Deliverable 1.5 part1– Assessment in-vivo of the semiconfined space prototype by users In Nantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CENTICH. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bouderbela</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I City For All : Deliverable 1.5 part2– Description and results of the Foggia’s Tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CENTICH. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I City For All : Deliverable 1.1 – 1.4 Users’ requirements Evaluation report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Belouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] CENTICH. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...542 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16190,114 +16458,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction et les effets de l’appropriation d’un outil numérique auprès des enfants avec autisme en IME : Interactions en situation d’apprentissage en lien avec l’utilisation d’un agenda numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Nantes UFR Lettres, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01610966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16365,51 +16633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1BCB853"/>
+    <w:nsid w:val="48469456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16596,51 +16864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-583X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20437894X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05004129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53103/cjess.v5i2.323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e2297" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Felder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25071/1916-4467.40831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1879" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#233; Thanh Ngo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Bui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v19i1.406" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/pprij-16000231" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019139v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Poudrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaschet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roederer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bannier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043910v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066394v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bucaille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ledu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leffray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Vignaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thui Hang Bui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717205v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662984v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182732v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240543v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouderbela" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492139v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492161v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492102v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hajjam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492174v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492186v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495688v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mechergui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neska El Haouij" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mzah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130859v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184981v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624175v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836323v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennani-Dosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Guelvouit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537875v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520180v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kamga Kouamkam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500429v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925715v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Ledoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardha Osmani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reniers" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131409v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rivet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kostyrka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meslin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Compain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Genet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727153v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nicolazo de Barmon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169927v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebouleux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491967v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491973v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491963v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Brescia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Longo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Coz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Belouard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610966v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-583X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20437894X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Kamga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e2297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05004129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53103/cjess.v5i2.323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Felder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25071/1916-4467.40831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9449" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#233; Thanh Ngo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v19i1.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/pprij-16000231" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Poudrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaschet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roederer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bucaille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ledu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leffray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Vignaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thui Hang Bui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240543v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouderbela" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895970v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hajjam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mechergui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neska El Haouij" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mzah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130859v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0351" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583449v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennani-Dosse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519921v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869489v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Guelvouit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520180v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kamga Kouamkam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163196v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardha Osmani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reniers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kostyrka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meslin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Compain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Genet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nicolazo de Barmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Gautier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pineau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebouleux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491967v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491973v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Brescia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Longo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Coz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Belouard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>