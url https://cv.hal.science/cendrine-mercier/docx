--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -304,1480 +304,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la manière d’interpréter les parcours chaotiques de femmes détenues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de criminologie et de police technique et scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. LXXVII (n°2, avril-juin 2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing Pathways to Success: Resilience in Vocational Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Many</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Educational and Social Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.210-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53103/cjess.v5i2.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre place au collège : expériences relationnelles et participation sociale d’anciens élèves présentant une déficience visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5077/journals/rihv.2025.e2297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête en ligne : L’illusion d’une Oasis au milieu du désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter la participation des élèves dans la construction et dans la régulation de leur environnement personnel d’apprentissage. Des pratiques enseignantes à une proposition d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Felder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Educational and Social Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.210-235. </w:t>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (1), pp.67-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53103/cjess.v5i2.323⟩</w:t>
-[...161 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Stoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Joris Felder</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking the power of sports: the impact of Olympic values in prison rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (1), pp.67-95</w:t>
+              <w:t xml:space="preserve">In-Mind (Édition franҫaise) : The inquisitive Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée au service de la médiation-remédiation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73 (1), pp.203-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.073.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19, pandémie et confinement : l’impact des inégalités économiques, matérielles et numériques sur la formation à distance d’étudiants algériens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Journal of Social and Human Science Studies = Dirāsāt insāniyaẗ wa igtimāՙiyaẗ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.683-695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intégration sociale inclusive : rôle des outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Melchior</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les formateurs et les étudiants à la sobriété numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In-Mind (Édition franҫaise) : The inquisitive Mind</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité augmentée en classe au service des apprentissages des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.78-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52358/mm.vi15.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être scolaire et relations sociales des collégien·ne·s au temps de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Constans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Canadian Association for Curriculum Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2-3), pp.85-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25071/1916-4467.40831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25071/1916-4467.40831⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04370622v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04233904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t>
               </w:r>
@@ -1874,278 +1874,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fourchette au zirgouflex : Quand quelqu'un veut développer une pratique instrumentée, mieux vaut lui apprendre à cheminer que de lui donner la solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 580, pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614966v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03736662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,421 +2337,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations scolaires à domicile en période de Covid-19 : le point positif ?</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évaluations scolaires à domicile en période de Covid-19 : le point positif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/diversite.1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793994v1</w:t>
+                <w:t xml:space="preserve">hal-03806406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseignement à distance : Favoriser les interactions de communication sans caméra en classe virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bien-être scolaire et satisfaction de vie des collégiens en France et au Vietnam au temps de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hué Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.337-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enf2.214.0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463728v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03476375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t>
               </w:r>
@@ -3519,70 +3519,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,281 +3714,268 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02869479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lefer</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3887,161 +3991,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895981v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01895994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l’enfant avec autisme et le temps du professionnel.</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exister dans et par l’école : la participation sociale, levier de justice contre les vulnérabilités invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,57 +4459,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être scolarisé en école élémentaire avec l’appui d’un DAR : points de vue d’élèves autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Augnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours et formation des jeunes - éclairages théoriques et méthodologiques, mises en oeuvre inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISIS &amp; INSPE de Caen, Oct 2025, Caen, France. https://inspe.unicaen.fr/evenement/colloque-du-lisis-parcours-et-formation-des-jeunes/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inclusion scolaire par le prisme de la participation sociale : l’exemple d’élèves déficients visuels au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l’Éducation inclusive « École inclusive : Quels environnements capacitants » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe, Jun 2025, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage critique des outils numériques (Ma bête du Net)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Festival EnJeux - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnJeux, Mar 2025, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre innovation et craintes : scénariser l’usage des IA génératives en pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA génératives : des suggestions pour repenser sa scénarisation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe thématique numérique (GTnum) - GenIAL #3, Apr 2025, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">l’inclusion scolaire par le prisme de la participation sociale : ce que disent les élèves déficients visuels de leur inclusion au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,411 +4878,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Société, éducation, formation et école à visée inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspe, Apr 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497526v1</w:t>
-              </w:r>
-[...352 lines deleted...]
-                <w:t xml:space="preserve">hal-05539619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dompter le concept de l’école inclusive</w:t>
               </w:r>
@@ -5115,722 +5115,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : Pourquoi soutenir les communs numériques dans l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de La Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Libertés Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nantes, France. https://mediaserver.univ-nantes.fr/videos/pourquoi-soutenir-les-communs-numeriques-dans-leducation/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'empathie prend sens - par corps - pour des adolescents déficients visuels, tout un programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bien-être à l'école : les leviers pour agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être du jeune en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Formation des Psychologues de l'Éducation Nationale (CFPSYEN), Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School well-being: Analysis of student perception in two contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Poudrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des processus cognitifs entre l'apprentissage en ligne et en présentiel (Projet EUniWell)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université &amp; Université Laval, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrans et jeunes : à la recherche d'un équilibre émancipateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement des parents vis-à-vis du rapport des enfants et de leurs écrans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APEL du Loquidy, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des repères pour accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gaschet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée école inclusive de la DSDEN 72</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'apprentissage des élèves grâce à la réalité augmentée en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572053v1</w:t>
-              </w:r>
-[...352 lines deleted...]
-                <w:t xml:space="preserve">hal-04518341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La douloureuse injonction dans l’usage des outils numériques en classe</w:t>
               </w:r>
@@ -5948,3142 +5948,3526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’École, un « lieu de vie partagé » par tous les adolescents ? : Quand les élèves avec une déficience visuelle nous permettent de comprendre les usages sociaux des espaces informels de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire École inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, ANGERS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrans, un équilibre à trouver pour les jeunes (avec une d'efficience visuelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montéclair, Nov 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transidentité : accompagner les jeunes dans leur scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : transidentité à l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation Régionale Académique de l'Information et de l'Orientation (DRAIO), Jan 2023, Nantes, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques au service de la différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et Différenciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Haute Ecole pédagogique (HEP) de Fribourg, Apr 2023, Fribourg (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA : Révolutionner nos vies et nos métiers - Les clés pour rester compétitifs dans un monde en constante évolution (titre généré avec ChatGPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GCR organisation, Jul 2023, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authoring Tools: The Road To Democratizing Augmented Reality For Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague (CZ), Czech Republic. pp.115-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011984200003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'enfant à l'élève : la maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Préparation à l’école maternelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La semaine de la petite enfance et Le Mans métropole, Mar 2023, Le Mans (72000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Pour permettre à vos élèves de développer leurs compétences numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publié le 19/06/2023 Les IA, quelles assistances pour les pédagogues et la pédagogie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CANOPE, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MIXAP : Un outil auteur d'activités éducatives en réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l'enfant à l'élève : la maternelle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'école inclusive : entre paradigmes et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Préparation à l’école maternelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La semaine de la petite enfance et Le Mans métropole, Mar 2023, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">Colloque accueillir des jeunes à besoins particuliers - enseignement agricole en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole-Univ ouverte l'école du bien-être selon les apprenants (élèves et étudiants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ledu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation pédagogique grâce à l'Intelligence Artificielle : Un avenir éducatif innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Pédagogique Régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres de Formation d'Apprentis (CFA) des Pays de la Loire, Oct 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser le bien-être des apprenants en formation à distance au travers de l'appropriation des outils numériques (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réseau d'enseignement francophone à distance (REFAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Montréal (Webinaire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA Chat-GPT et évaluation : comment l'envisager et quelles limites ? (Les intelligences artificielles génératives bousculent l'éducation, quels impacts sur l'évaluation ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire (2/2) : Semaine du libre éducatif 2023 - tables rondes IA génératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRANE Académie de Nantes, Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Favoriser le bien-être des apprenants en formation à distance au travers de l'appropriation des outils numériques (partie 2)</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenez le maître de l'apprentissage : plongez dans les secrets de l'IAducation ! (Titre généré avec #ChatGPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clés de l'éducation : construire la classe ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Carquefou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du commun culturel à la culture commune au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser le bien-être des apprenants en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réseau d'enseignement francophone à distance (REFAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Montréal (Webinaire), France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Montréal (Webinaire), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Leffray</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi renforcé des élèves par les CPE en période de (post)confinement : quels objectifs ? Quels usages du numérique ? Quels effets sur leurs relations aux adultes et aux adolescents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque accueillir des jeunes à besoins particuliers - enseignement agricole en Pays de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...893 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte le bien-être des élèves : appui sur les données de l’UNICEF 2021 et approche par le &amp;quot;commun culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée santé et bien-être à l'école - Climat scolaire : quels liens entre bien-être des élèves et apprentissage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de nos pratiques numériques en contexte de pandémie ? réflexions critiques sur l'effet du confinement sur la transformation des pratiques des enseignants universitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche sur les usages du numérique en éducation (RUNED22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées Scientifiques : le bien-être des enfants et des adolescents en contexte de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judikaëlle Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être des enfants et des adolescents en contexte de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique au service de la construction d'une citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres académiques du numérique (RAN) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Le Mans (présence et distance), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former aux outils numériques en formation continue : vers plus d'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être scolaire des jeunes et satisfaction de vie en période de pandémie : quels enseignements pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hué Thanh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thui Hang Bui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...461 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Space of Educational Authoring Tools for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ez-Zaouia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysa Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Learning Alliance conference (GALA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tampere, Finland. pp.258-268, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22124-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;commun culturel&amp;quot; pour engager les élèves dans les apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences CREN-CARDIE 2021-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Nantes, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être des étudiants en formation à distance : hybride contraint par la situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences, évolutions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Constantine (Visioconférence), Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe virtuelle : un outil au service du raccrochage scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Décrochage scolaire" : quels enjeux aujourd’hui ? Quelles pratiques éducatives ? Quels partenariats ? Quels effets sur les apprentissages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Angers, Université catholique de l'Ouest (UCO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sentiment de bien-être des collégiens en période de confinement : comparaison France/Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouderbela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences, évolutions et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Constantine (Visioconférence), Algérie</w:t>
+              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2020-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du temps et la construction temporelle chez les personnes TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Les recherches en Sciences Humaines et Sociales pour les personnes concernées TSA-TND : quels principes, quelles méthodes, quelles implications ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat inclusif et usage du Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque d'inauguration de la chaire du Handicap, éducation et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9099,867 +9483,772 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des outils numériques dans l’accès à un habitat inclusif pour adulte en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interantional "éducation et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHEA, Oct 2021, Suresnes (INSEI), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être subjectif des collégiens en France et au Vietnam à la suite du premier confinement lié à la crise sanitaire de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 8e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal (en distanciel), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'appuyer sur le numérique pour penser l'accessibilité des apprenants aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique, atout pour l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Angers - Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agnès Florin</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer au plus près le bien-être subjectif des élèves en leur donnant la possibilité de botter en touche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : L'évaluation, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du numérique en faveur d’une école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuité pédagogique et numérique : nos transformations, nos réussites, nos atouts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Académique Bourgogne-Franche-Comté (visio-conférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les outils numériques utilisés à l'école par les enfants avec troubles du neurodéveloppement, leurs intérêts et leurs limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire 1 LiLLab (living &amp; learning lab neurodéveloppement) : L'inclusion scolaire et les outils numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particularités de développement des personnes avec TSA et outils de planification (numérique ou papier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 8e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montréal (en distanciel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...664 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9975,211 +10264,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des collégiens en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Restaurer un climat scolaire de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10188,448 +10408,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des pratiques de classe avec des outils numériques : vers une nouvelle organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conférences CREN-CARDIE 2020-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Visio-conférence, France</w:t>
+              <w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés de la Sarthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des états généraux du numérique en Normandie dédiée au premier degré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963712v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02967510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Battle théorique au service de l'enseignement à la recherche auprès des étudiants MEEF de l'Inspé de l'académie de Nantes, site de Le Mans.</w:t>
               </w:r>
@@ -10678,234 +10678,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bien-être des enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde des enfants et leur bien-être - Accompagner le développement de tous les enfants, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les pistes pédagogiques pour accompagner les personnes vulnérables aux usages des réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine d’Information sur la Santé Mentale (SISM) - "Santé mentale à l’ère du numérique", Le Mans Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner le quotidien et proposer du choix à des enfants avec autisme à l’aide d’un outil numérique de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 8e Colloque international du RIFEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389014v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02492131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les comportements physiquement violents chez les jeunes - Table ronde</w:t>
               </w:r>
@@ -11325,50 +11325,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">çATED : l’usage d’une application numérique sur tablette auprès d’enfants avec autisme en IME/SESSAD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mercredis de la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'effet de l'usage d'une application numérique sur tablette tactile en IME et en ULIS école auprès d'enfants avec autisme ou TED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes, organisé par OpeenReForm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éducation à la coéducation : Les apports d’une application numérique vers une collaboration des parents et des professionnels dans la prise en charge des enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Éthique de l’Accompagnement et Agir Coopératif »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usage de tablettes tactiles en IME et en Ulis école TED pour enfants avec autisme et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11377,211 +11610,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque OPHRIS, organisé par l'INSHEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de compensation et disponibilité cognitive : analyse des effets de l’usage de l’application çATED chez des enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Tech’n Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction et les effets de l’appropriation d’un outil numérique auprès des enfants avec autisme : Interactions en situation d’apprentissage en lien avec l’utilisation d’un agenda numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF - Actualité de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'usage de tablettes tactiles en structures ou école spécialisées pour enfants avec autisme et effets sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11597,333 +11830,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque international en éducation, organisé par le CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...231 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le temps à l’aide d’une application numérique sur tablette pour un public avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain, Agadir, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12168,51 +12168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application pour tablettes numériques pour une aide à la communication, à la mise en œuvre d'activités simples ou complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12250,51 +12250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support pédagogiques et éducatifs : projet çATED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12332,51 +12332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes souffrant d’autisme / TSA - Le projet çATED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12446,51 +12446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les espaces informels de l’école pour prendre soin des élèves les plus vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12541,51 +12541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quotidien de jeunes aveugles et malvoyants au sein des espaces scolaires informels L’École, un « lieu de vie partagé » par tous les adolescents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Poulelaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13245,77 +13245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t>
@@ -13484,502 +13484,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3 - Les troubles spatio-temporels chez les personnes avec autisme : quelques recommandations pour la mise en place d’outils de planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351 - 375, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0351⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05593592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter à distance sur le bien-être des collégiens : Quand les usages sociaux des outils numériques sont source de biais de participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêteur à distance : nouvel eldorado ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, pp.157-177, 2022, Socio-anthropologie, 979-10-351-0791-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cadiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Lopez-Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête d’outils pour évaluer au plus près de la réalité du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennani-Dosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Melchior J.-O. et Zanna O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation pour quoi faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836323v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-03583456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture numérique chez les enseignants dans l’hybridation des enseignements à l’Université</w:t>
               </w:r>
@@ -14419,51 +14419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coudronniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14865,1276 +14865,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le doudou de trousse pour développer la confiance en soi face aux évaluations scolaires et réduire le stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kostyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface : S’orienter, Se réaliser : Le guide de capitalisation des actions d’orientation professionnelles des missions locales des Pays De La Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association régionale des Missions Locales. 2023, pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’EcUnOuv (Ecole-Université Ouvertes) : pour une école de bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ledu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive challenges of online vs in person learning in EUniwell students: effects on attention and short term memory retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pecini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatbardha Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Euniwell. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école idéale selon les élèves et les futurs enseignants du premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelline Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Renate Reniers</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le doudou de trousse en classe de SVT (Ou joker de trousse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de l’application çATED-Autisme dans une pratique en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nicolazo de Barmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Nantes Université. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation nationale des 6/18 ans 2021. Synthèse. La jeunesse à bonne école ? Rapport pour l'Unicef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Unicef. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage de la caméra en classe virtuelle en formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexane Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Lebouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BE-Scol-Covid19 : Bien-être des collégiens au cours du premier déconfinement en France et au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouderbela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Euniwell. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...253 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...455 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105217v1</w:t>
-              </w:r>
-[...221 lines deleted...]
-                <w:t xml:space="preserve">hal-03169927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête : Bien-être des étudiant.e.s MEEF en formation distanciée au cours de la période de confinement (COVID-19)</w:t>
               </w:r>
@@ -16633,51 +16633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48469456"/>
+    <w:nsid w:val="30E19BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16864,51 +16864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-583X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20437894X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Kamga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e2297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05004129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53103/cjess.v5i2.323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Felder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25071/1916-4467.40831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9449" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1879" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#233; Thanh Ngo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v19i1.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/pprij-16000231" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497526v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Poudrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533093v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaschet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518341v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roederer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066394v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bucaille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ledu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leffray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957645v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Vignaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699111v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thui Hang Bui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663068v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213814v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240543v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278654v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouderbela" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895970v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hajjam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mechergui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neska El Haouij" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mzah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130859v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0351" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583449v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennani-Dosse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519921v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869489v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Guelvouit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520180v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kamga Kouamkam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163196v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardha Osmani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reniers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rivet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kostyrka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meslin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Compain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Genet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nicolazo de Barmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Gautier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pineau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebouleux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491967v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491973v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Brescia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Longo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Coz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Belouard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-583X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20437894X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Kamga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Many" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stockless" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05295703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melchior" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05004129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53103/cjess.v5i2.323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497602v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2025.e2297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Felder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ez-Zaouia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9449" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshayes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.343" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25071/1916-4467.40831" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1879" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#233; Thanh Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hang Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.214.0337" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v19i1.406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23880/pprij-16000231" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourdet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Amiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Augnot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497565v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019139v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kauffmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Poudrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gaschet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572053v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938234v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Vignaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052449v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011984200003470" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roederer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bannier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bucaille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ledu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leffray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burdin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632892v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655582v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776290v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thui Hang Bui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Oueslati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22124-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouderbela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182732v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289692v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492131v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891043v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492108v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492028v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492157v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895970v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hajjam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492174v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083881v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R Corrado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mechergui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neska El Haouij" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Mzah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Jaidane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130859v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronniere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662180v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184981v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0351" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836323v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennani-Dosse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519921v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869489v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Guelvouit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Strachan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bolzmacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537967v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beayni El" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Bretesch&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520180v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kamga Kouamkam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500429v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kostyrka" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meslin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Compain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Genet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925715v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardha Osmani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Reniers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163196v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bouton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Ledoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rivet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nicolazo de Barmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Gautier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pineau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Lebouleux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864884v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491967v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491973v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491963v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Brescia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Longo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Coz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Belouard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01610966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>