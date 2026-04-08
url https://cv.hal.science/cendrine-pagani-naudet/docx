--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -178,1364 +178,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meigret dans tout son ECLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Heo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 99 (2), pp.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.099.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bretin, lecteur de Meigret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani-Naudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 99 (2), pp.151-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhren.099.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Collectif Heo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions de Louis Meigret. Une contribution à l’histoire de l’humanisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani-Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 99 (2), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.099.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grammaire scolaire en France d’après la Terminologie grammaticale de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (571), pp.189-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi, éd. 2020. Une histoire de la phrase française des Serments de Strasbourg aux écritures numériques (Compte-rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44-1, pp.205-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Favre de Vaugelas, Remarques sur la langue françoise. Édition critique par Wendy Ayres-Bennett. Paris, Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-4, pp.963-965</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (571), pp.189-204</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steuckardt Agnès &amp; Thorel Mathilde, Le jugement de l’oreille (XVIe-XVIe siècles), Paris, Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40-2, pp.159-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">c’est, c’est quand. Définir dans les Grammaires du XVIe. et dans l’oral contemporain&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasco Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44-1, pp.205-212</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagani-Naudet Cendrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de linguistique romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019-4, pp.963-965</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grondeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40-2, pp.159-162</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’admiration à l’exclamation. Élaboration d’un concept ou construction d’un problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponctuer en 1550. L'exemple de Louis Meigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Imaginaires de la ponctuation. Ordre et inquiétude du discours, à paraître (en 2016)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « bel ordre » de Laurent Chiflet. Espace graphique et description linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'HEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amplification dans le discours des grammairiens (XVIe-XVIIe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sur l'amplification (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Imaginaires de la ponctuation. Ordre et inquiétude du discours, à paraître (en 2016)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conditionnel dans les grammaires du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de Langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.163-179</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecte, figure du grammairien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4.2, pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Sur l'amplification (4)</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolepse et dislocation, notions rivales ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Linguistique Latine du Centre Alfred Ernout (De Lingua Latina)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4.2, pp.27-37</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolepse et dislocation Notions rivales ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Linguistique Latine du Centre Alfred Ernout (De Lingua Latina)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français de la langue une à la langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1592,51 +1592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre des mots et construction chez Meigret (1550) et Buffier (1709)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question de l’ordre des mots dans les grammaires de la Renaissance aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cendrine Pagani-Naudet (BCL, HTL); Marie-Albane Watine (BCL); Bernard Colombat (HTL), Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1661,51 +1661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre la langue en tables : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand j'aimerais. Histoire d'un exemple prototypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conditionnel dans les aires ibéro-romane et gallo-romane : Synchronie, variation et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta López Izquierdo (Université Paris 8) Axelle Vatrican (Université de Toulon) Julien Duchamp (doctorant, Université Paris 8-Université de Toulon), Nov 2024, Vincennes-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conditionnel dans les grammaires françaises (XVIᵉ-XVIIIᵉ siècles). Histoire d'un problème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ATILF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctions de la définition dans quelques grammaires françaises de la Renaissance et l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches linguistiques de la définition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Montagne, Oct 2021, Nice, France. pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1950,51 +1950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meigret et la réutilisabilité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloge de la naïveté dans les grammaires du français (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2114,51 +2114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exercice. Spiritualité et pédagogie jésuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'exercice dans l'histoire de l'enseignement des langues" colloque de la SIHFLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">c'est, c'est quand, définir dans les grammaires du XVIe siècle et dans l'oral contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2259,2071 +2259,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes et variation dans les grammaires du XVIème et XVIIème siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variété, variation, norme : Notation et annotation de la variation et des états de langue non-standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les flandricismes. Histoire de la grammaire et histoire de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques. Colloque commun GEHLF, HTL, SIDF, SHESL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">histoire de la grammaire et changement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements linguitisques et phénomènes sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire et corpus. L'exemple de Laurent Chiflet. Table ronde &amp;quot;Les corpus avant les corpus électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus et constitution des savoirs linguistiques. Colloque SHESL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exclamation dans les grammaires françaises. XVIe-XVIIIe sicèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exclamation et intersubjectivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terminologie et représentations linguistiques. Le cas des formes en -rais au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du réel à l'irréel. Diversité des langues et représentations métalinguistiques. 26e Colloque du CERLICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la langue des grammairiens est-elle exemplaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du français. État des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Histoire du français. État des lieux et perspectives</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bel ordre de Laurent Chiflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‎ Colloque SHESL-HTL 2013. Écriture(s) et représentations du langage et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. à paraître (en 2014)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du conditionnel et formes en -rais. Histoire de la langue et histoire des grammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une histoire générale de la grammaire française? Matériaux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris VII, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Tretté au Traicté, Meigret relu et corrigé par Robert Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque SHESL-HTL "La disciplinarisation des savoirs linguistiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes en -rais et le conditionnel. Histoire de la langue et histoire des grammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une histoire générale de la grammaire française ? Matériaux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponctuation et prosodie dans Le Tretté de la grammere françoeze de Louis Meigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème journée d’étude des Grammaires françaises. La ponctuation dans la tradition grammaticale française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orthographe française, l'affaire des linguistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25è colloque international du CERLICO : Transcrire, écrire, formaliser 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La segmentation dans les grammaires du français De l'écrit à l'oral : interprétations et ré-interprétations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés-)organisation de l'oral ? De la segmentation à l'interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Rennes 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la langue des grammairiens, une langue exemplaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier colloque de la SIDF. L’histoire du français: État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. à paraître (en 2014)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l'exemple dans quelques grammaires du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exemple et le corpus, quel statut ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Poitiers, France. pp.219-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris VII, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipse, omission, pléonasme, redondance, dislocation .. A qui la faute?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème Congrès international de Linguistique et Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Innsbruck, Autriche. pp.643-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">colloque SHESL-HTL "La disciplinarisation des savoirs linguistiques"</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Tretté au Traicté, Meigret revu et corrigé par Robert Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Colloque SHESL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolepse et dislocation, notions rivales ou complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic perspectives on prolepsis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Liège, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relatives sans antécédent, relatives ou corrélatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parataxe. vol. 2 : Structures, marquages et exploitation discursive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Neuchâtel, Suisse. pp.241-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emphase et dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Emphase : copia ou brevitas ? XVI-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris IV, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Rennes 2, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de miroirs dans le Manuscrit retrouvé à Saragosse. Etude de la dixième journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'assiette des fictions. Enquêtes sur l'autoréflexivité dans le romanesque. Double colloque organisé aux Universités de Lausanne (9-10 février 2007) et de Louvain (8-9 juin 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Lausanne, Suisse. pp.409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pronom personnel et personne verbale dans les premières grammaires du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Verbe dans les grammaires françaises. 8e journée d'étude des grammaires françaises de l'âge classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Poitiers, France. pp.219-234</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dislocation et reprise du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Linguistiques du détachement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nancy, France. pp.401-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Innsbruck, Autriche. pp.643-652</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire et prosodie dans le Trette de la Grammere francoeze de Louis Meigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire et prosodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Liège, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emphase et dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'emphase : copia ou brevitas (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris IV, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipse et jugement de grammaticalité : la syntaxe du pronom personnel sujet aux XVIet XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ellipse et effacement. Du schème de phrase aux règles discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Etienne, France. pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Neuchâtel, Suisse. pp.241-255</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire et prosodie dans la grammaire de L. Meigret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaire et prosodie, colloque du CERLICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris IV, France. pp.37-48</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relatives sans antécédents, relatives ou corrélatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de macro-syntaxe, « La Parataxe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...503 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipse et jugement de grammaticalité, la syntaxe du pronom personnel sujet XVIe- XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ellipse et effacement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4393,51 +4393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variété, variation, norme : notation et annotation de la variation et des états de langue non-standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4449,194 +4449,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actualités de Louis Meigret, humaniste et linguiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiflet. Essay d'une parfaite grammaire de la langue françoise (1659).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2021, Descriptions et théories de la langue française, Bernard Colombat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...73 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dislocation XII-XVIIe siècles.Histoire d'un procédé de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4686,51 +4686,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge de la naïveté dans les grammaires du français (XVIe-XVIIe s.). Du naïf de la langue à la naïveté du style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4766,997 +4766,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution de la notation de la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christelle Dodane &amp; Claudia Schweitzer, Histoire de la description de la parole : de l'introspection à l'instrumentation. Paris: Champion, pages 91-132.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de la notation de la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagani-Naudet Cendrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christelle Dodane &amp; Claudia Schweitzer, Histoire de la description de la parole : de l'introspection à l'instrumentation. Paris: Champion, pages 91-132.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de la description de la prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christelle Dodane et Claudia Schweitzer (éds.), Histoire de la description de la parole : de l'introspection et l'instrumentation, Paris: Honoré Champion, pages 55-90.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités de Louis Meigret.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de Louis Meigret, humaniste et linguiste (Véronique Montagne et Cendrine Pagani-Naudet dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 9-18, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la description de la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagani-Naudet Cendrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christelle Dodane et Claudia Schweitzer (éds.), Histoire de la description de la parole : de l'introspection et l'instrumentation, Paris: Honoré Champion, pages 55-90.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramus et ses exemples&amp;quot; p. 117-124</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat. (Sous la direction de Jean-Marie Fournier, Valérie Raby et Aimée Lahaussois ). Lyon : ENS Éditions. Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est, c'est quand. Définir dans les Grammaires du XVIe et dans l'oral contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniéla Capin, Julie Glikman, Vanessa Obry &amp; Thierry Revol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en diachronie Moyen français - Segmentation des énoncés - Linguistique textuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELiPhi Editions de Linguistique et de Philologie Coll. Travaux de Linguistique Romane, pp.135-145, 2019, 978-2-37276-028-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les flandricismes. Histoire de la grammaire et histoire de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, 2021</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques. Sous la direction de Bernard Colombat, Bernard Combettes, Valérie Raby et Gilles Siouffi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claudia Schweitzer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammairiens, linguistes, grammatistes. Une question de style.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Faure; Arnaud Zucker; Sylvie Mellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique de la syntaxe, rythmique de la prose. Hommages à Michèle Biraud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.D.R.A, De Boccard, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment lire la lettre de la prairie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIGNEREUX, Cécile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Madame de Sévigné. Lettres de l'année 1671</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions en ‘c’est’ chez Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani-Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne de Villeneuve (dir.), Mathilde Vallespir (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Styles, genres, auteurs. 10, Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-51, 2010, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-719-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/HEHG3705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...567 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de type quant à du Pantagruel au Quart Livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JAUBERT, Anna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohérence et cohésion : étapes et relais pour l'interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, 2005</w:t>
@@ -5817,51 +5817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier, enseigner, raconter le français. Les bonheurs de l’indiscipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Cité, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6048,51 +6048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani-Naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jyx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Heo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Myl&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani-Naudet Cendrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HEHG3705" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani-Naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jyx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Heo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Myl&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani-Naudet Cendrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HEHG3705" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>