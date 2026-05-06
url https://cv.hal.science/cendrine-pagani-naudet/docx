--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -3445,234 +3445,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relatives sans antécédent, relatives ou corrélatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parataxe. vol. 2 : Structures, marquages et exploitation discursive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Neuchâtel, Suisse. pp.241-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du Tretté au Traicté, Meigret revu et corrigé par Robert Estienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disciplinarisation des savoirs linguistiques. Colloque SHESL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolepse et dislocation, notions rivales ou complémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic perspectives on prolepsis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Liège, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360825v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01360609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emphase et dislocation</w:t>
               </w:r>
@@ -6048,51 +6048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani-Naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jyx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Heo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Myl&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani-Naudet Cendrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HEHG3705" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani-Naudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jyx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Heo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0151" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasco Myl&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani-Naudet Cendrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schweitzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HEHG3705" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04859948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>