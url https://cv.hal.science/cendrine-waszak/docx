--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1294,398 +1294,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle appropriation de la loi par la littérature de jeunesse ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction et recontextualisation des textes : à quelle échelle se cartographie la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : la famille et le droit dans les littératures de la langue française (XIXe-XXIe s.) : de l'analyse critique à la discussion littéraire en classe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L’œuvre et l’extrait, lire la littérature à l’école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814293v1</w:t>
+                <w:t xml:space="preserve">hal-04012567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et recontextualisation des textes : à quelle échelle se cartographie la littérature ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’œuvre et l’extrait, lire la littérature à l’école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">15e colloque de l’AIRDF. Les recherches en didactique du français : nos résultats en question.s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, May 2022, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012567v1</w:t>
+                <w:t xml:space="preserve">hal-03680054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+                <w:t xml:space="preserve">Apprendre à lire pendant le confinement : ce que le passage obligé par les outils numériques nous apprend des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Waszak</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l’AIRDF. Les recherches en didactique du français : nos résultats en question.s.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, May 2022, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680054v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à lire pendant le confinement : ce que le passage obligé par les outils numériques nous apprend des parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle appropriation de la loi par la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque international : la famille et le droit dans les littératures de la langue française (XIXe-XXIe s.) : de l'analyse critique à la discussion littéraire en classe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012569v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet lecteur, sujet didactique : quelles transactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture en CP pendant le confinement : quelle visibilité pour les enjeux d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jogging d'écriture : quels modèles pour quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,496 +1939,496 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sujet lecteur au dispositif didactique : quelles transactions pour l’enseignant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jogging d’écriture chez les enseignants débutants : quel (s) modèle (s) pour quels usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">UGA éditions. Collection Didaskein. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans B.Shawky-Milcent et M.-S. Claude (Dir.). L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, EAN 13 : 9782377474943</w:t>
+              <w:t xml:space="preserve">La circulation des modèles théoriques en didactique du français dans les pratiques enseignantes sous la direction de M. Kaheraoui, L. Perret et S. Volteau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collection Études sur l’éducation., 979-10-300-1046-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745418v1</w:t>
+                <w:t xml:space="preserve">hal-04496818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jogging d’écriture chez les enseignants débutants : quel (s) modèle (s) pour quels usages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du sujet lecteur au dispositif didactique : quelles transactions pour l’enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Waszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA éditions. Collection Didaskein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circulation des modèles théoriques en didactique du français dans les pratiques enseignantes sous la direction de M. Kaheraoui, L. Perret et S. Volteau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Collection Études sur l’éducation., 979-10-300-1046-6</w:t>
+              <w:t xml:space="preserve">Dans B.Shawky-Milcent et M.-S. Claude (Dir.). L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, EAN 13 : 9782377474943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496818v1</w:t>
+                <w:t xml:space="preserve">hal-04745418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrée dans l’analyse d’un texte littéraire : un enrôlement en 600 secondes ?</w:t>
+                <w:t xml:space="preserve">Places et rôles de l’écrit(ure) dans les séances consacrées aux aux approches analytiques des textes littéraires en 3e et 2e.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine de Croix</w:t>
+                <w:t xml:space="preserve">Sylviane Ahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Ahr et Isabelle De Peretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse des textes littéraires du collège au lycée : quelles pratiques, quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA, pp.151-173, 2023, Didaskein, 978-2-37747-374-8</w:t>
+              <w:t xml:space="preserve">, UGA, pp.175-199, 2023, Didaskein, 978-2-37747-374-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010544v1</w:t>
+                <w:t xml:space="preserve">hal-04010541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+                <w:t xml:space="preserve">L’entrée dans l’analyse d’un texte littéraire : un enrôlement en 600 secondes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine de Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t>
+              <w:t xml:space="preserve">Sylviane Ahr et Isabelle De Peretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.-L. Dufays, S. De Croix, M.-C. Pollet, C. Scheepers et David Vrydaghs (dir.) Les recherches en didactique du français. Les résultats en question (s).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-97, 2023, Collection Recherches en formation des enseignants et en didactique</w:t>
+              <w:t xml:space="preserve">Analyse des textes littéraires du collège au lycée : quelles pratiques, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, pp.151-173, 2023, Didaskein, 978-2-37747-374-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199677v1</w:t>
+                <w:t xml:space="preserve">hal-04010544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Places et rôles de l’écrit(ure) dans les séances consacrées aux aux approches analytiques des textes littéraires en 3e et 2e.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+                <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylviane Ahr et Isabelle De Peretti. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse des textes littéraires du collège au lycée : quelles pratiques, quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGA, pp.175-199, 2023, Didaskein, 978-2-37747-374-8</w:t>
+              <w:t xml:space="preserve">J.-L. Dufays, S. De Croix, M.-C. Pollet, C. Scheepers et David Vrydaghs (dir.) Les recherches en didactique du français. Les résultats en question (s).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-97, 2023, Collection Recherches en formation des enseignants et en didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010541v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et recontextualisation : quels choix et quelles explicitations dans les séances de lecture analytique en France au secondaire ?</w:t>
               </w:r>
@@ -2513,151 +2513,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du numérique dans les classes à distance</w:t>
+                <w:t xml:space="preserve">Faire apprendre tous les élèves en classe à distance ? Usages du numérique et classes à distance (Bulletin de veille court)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926037v2</w:t>
+                <w:t xml:space="preserve">hal-04024529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire apprendre tous les élèves en classe à distance ? Usages du numérique et classes à distance (Bulletin de veille court)</w:t>
+                <w:t xml:space="preserve">Les usages du numérique dans les classes à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024529v1</w:t>
+                <w:t xml:space="preserve">hal-03926037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2930,51 +2930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="174A806F"/>
+    <w:nsid w:val="2F83C32F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3161,51 +3161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-waszak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1466-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Waszak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Daumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Croix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926037v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03325123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-waszak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1466-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Waszak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Daumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Croix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926037v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03325123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>