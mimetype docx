--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2930,51 +2930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F83C32F"/>
+    <w:nsid w:val="F12DAB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>