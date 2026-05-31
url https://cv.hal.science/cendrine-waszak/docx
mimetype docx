--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -411,200 +411,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du conte merveilleux au récit de guerre: la violence dans Harry Potter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
+                <w:t xml:space="preserve">L’école à la maison durant le confinement : un autre regard sur les apprentissages du lire-écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346065v1</w:t>
+                <w:t xml:space="preserve">hal-04199727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école à la maison durant le confinement : un autre regard sur les apprentissages du lire-écrire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+                <w:t xml:space="preserve">Du conte merveilleux au récit de guerre: la violence dans Harry Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10. « La violence dans les objets sémiotiques destinés à l'enfance et à la jeunesse », Régine Atzenhoffer (dir.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.5826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199727v1</w:t>
+                <w:t xml:space="preserve">hal-04346065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commentaire des non-lecteurs : des compétences à explorer</w:t>
               </w:r>
@@ -763,191 +763,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature pour parler des violences sexuelles, mais avec quelle didactique ?</w:t>
+                <w:t xml:space="preserve">Quand l'enfant vit dans une dystopie, la lecture et l'écriture littéraire comme utopie salvatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe colloque de l’AIRDF. Pratiques enseignantes et activité des apprenant.es en didactique du français : où en sommes-nous en 2025 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDF, Jul 2025, FRIGOURG, Suisse</w:t>
+              <w:t xml:space="preserve">XVIe congrès mondial de la FIPF. Les utopies francophones en tout genre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231559v1</w:t>
+                <w:t xml:space="preserve">hal-05231550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'enfant vit dans une dystopie, la lecture et l'écriture littéraire comme utopie salvatrice</w:t>
+                <w:t xml:space="preserve">La littérature pour parler des violences sexuelles, mais avec quelle didactique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe congrès mondial de la FIPF. Les utopies francophones en tout genre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2025, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">XVIe colloque de l’AIRDF. Pratiques enseignantes et activité des apprenant.es en didactique du français : où en sommes-nous en 2025 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, Jul 2025, FRIGOURG, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231550v1</w:t>
+                <w:t xml:space="preserve">hal-05231559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYMPOSIUM : Enseignement de la littérature et sujets sensibles : quels gestes ? Quelle didactique ? Pour quels apprentissages ?</w:t>
               </w:r>
@@ -1294,398 +1294,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et recontextualisation des textes : à quelle échelle se cartographie la littérature ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle appropriation de la loi par la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’œuvre et l’extrait, lire la littérature à l’école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque international : la famille et le droit dans les littératures de la langue française (XIXe-XXIe s.) : de l'analyse critique à la discussion littéraire en classe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012567v1</w:t>
+                <w:t xml:space="preserve">hal-03814293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction et recontextualisation des textes : à quelle échelle se cartographie la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l’AIRDF. Les recherches en didactique du français : nos résultats en question.s.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, May 2022, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">L’œuvre et l’extrait, lire la littérature à l’école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680054v1</w:t>
+                <w:t xml:space="preserve">hal-04012567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à lire pendant le confinement : ce que le passage obligé par les outils numériques nous apprend des parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">15e colloque de l’AIRDF. Les recherches en didactique du français : nos résultats en question.s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, May 2022, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012569v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle appropriation de la loi par la littérature de jeunesse ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
+                <w:t xml:space="preserve">Apprendre à lire pendant le confinement : ce que le passage obligé par les outils numériques nous apprend des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Waszak</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : la famille et le droit dans les littératures de la langue française (XIXe-XXIe s.) : de l'analyse critique à la discussion littéraire en classe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble-Alpes, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814293v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet lecteur, sujet didactique : quelles transactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture en CP pendant le confinement : quelle visibilité pour les enjeux d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jogging d'écriture : quels modèles pour quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,225 +1939,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jogging d’écriture chez les enseignants débutants : quel (s) modèle (s) pour quels usages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du sujet lecteur au dispositif didactique : quelles transactions pour l’enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Waszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA éditions. Collection Didaskein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circulation des modèles théoriques en didactique du français dans les pratiques enseignantes sous la direction de M. Kaheraoui, L. Perret et S. Volteau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Collection Études sur l’éducation., 979-10-300-1046-6</w:t>
+              <w:t xml:space="preserve">Dans B.Shawky-Milcent et M.-S. Claude (Dir.). L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, EAN 13 : 9782377474943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496818v1</w:t>
+                <w:t xml:space="preserve">hal-04745418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du sujet lecteur au dispositif didactique : quelles transactions pour l’enseignant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jogging d’écriture chez les enseignants débutants : quel (s) modèle (s) pour quels usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">UGA éditions. Collection Didaskein. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans B.Shawky-Milcent et M.-S. Claude (Dir.). L’enseignant lecteur de littératures. Quel feuilletage de l’identité littéraire et professionnelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, EAN 13 : 9782377474943</w:t>
+              <w:t xml:space="preserve">La circulation des modèles théoriques en didactique du français dans les pratiques enseignantes sous la direction de M. Kaheraoui, L. Perret et S. Volteau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collection Études sur l’éducation., 979-10-300-1046-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745418v1</w:t>
+                <w:t xml:space="preserve">hal-04496818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places et rôles de l’écrit(ure) dans les séances consacrées aux aux approches analytiques des textes littéraires en 3e et 2e.</w:t>
               </w:r>
@@ -2315,51 +2315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de résultats dans quatre entrées disciplinaires du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,151 +2513,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire apprendre tous les élèves en classe à distance ? Usages du numérique et classes à distance (Bulletin de veille court)</w:t>
+                <w:t xml:space="preserve">Les usages du numérique dans les classes à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024529v1</w:t>
+                <w:t xml:space="preserve">hal-03926037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du numérique dans les classes à distance</w:t>
+                <w:t xml:space="preserve">Faire apprendre tous les élèves en classe à distance ? Usages du numérique et classes à distance (Bulletin de veille court)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926037v2</w:t>
+                <w:t xml:space="preserve">hal-04024529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2930,51 +2930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F12DAB68"/>
+    <w:nsid w:val="FFB4E01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3161,51 +3161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-waszak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1466-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Waszak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Daumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Croix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926037v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03325123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cendrine-waszak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1466-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Waszak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325207v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Daumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine de Croix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926037v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03325123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>