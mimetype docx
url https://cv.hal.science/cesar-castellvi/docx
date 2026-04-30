--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> césar castellvi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">César CASTELLVI - Sociologue, maître de conférences en études japonaises à l'Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cesar-castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4839-2096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234772867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162157098554372552238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">César Castellvi (セザール・カステルビ) Docteur en sociologie (博士 - 社会学) Maître de conférences en études japonaises à l'Université Paris Cité - UFR LCAO (パリ・シテ大学東洋言語文化学部日本研究学科准教授)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researchmapのプロフィール (日本語) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://researchmap.jp/cesar-castellvi</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Blog de chercheur (Carnet Hypothèses) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediainjapan.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias et du journalisme (メディア・スタディーズ / ジャーナリズム・スタディーズ)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du travail (職業社会学 / 労働社会学)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Études japonaises (日本研究)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l'espace public et critique des médias au Japon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Activité journalistique et production de l'information</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Économie des médias et polarisation politique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Le Japon comme objet de recherche dans les sciences sociales en France- Monde du travail et de l'entreprise dans le Japon contemporain</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis septembre 2021 : MCF en études japonaises à l'Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2024 (juillet-août) : visiting associate professor à l'Université de Tokyo- 2022 (mai-septembre) : JSPS Postdoctoral Research Fellow à l'Université de Tokyo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Postdoctorant à l'Institut national des langues et civilisations orientales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Qualifié aux sections 15, 19 et 71 du CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2018-2019 : Enseignant vacataire à l'Université Paris Diderot et à l'Université de Cergy-Pontoise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2018 : ATER à temps plein à l'Université Paris Diderot UFR LCAO (contrat reconduit en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-2018 : Doctorat en sociologie de l'EHESS (réalisé au Centre Maurice Halbwachs - CNRS/ENS/EHESS).</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèse soutenue le 27 novembre 2018 sous la direction de Florent Champy : le journaliste et son entreprise au Japon. Étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis detailed summary and table of contents available here =&amp;gt;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2011-2013 : Master de sociologie à l'EHESS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2009-2011 : Master d'études japonaises à l'Université Paris 7 Denis Diderot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias, L3-S1- Sociologie de l'espace public au Japon, M2-S1- Méthodologie aréale de la recherche, M1-S1- Méthodologie de l'écriture académique, M1-S2- Grammaire japonaise, L2-S1/S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés (2016-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Enquêter en terrains japonais, M1M2-S1S2 (2024-2025) à l'EHESS.- Traduction : textes techniques, M1-S1 (2021-2023)- Histoire des médias au Japon, L1-S2  (2021-2023)- Société du Japon contemporain, L2-S2 (2021-2023)- Traduction : textes techniques, M1-S1  (2021-2023)- Expression orale et conversation, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias d'information dans le Japon contemporain, M2 Centre Franco-Japonais de Management / Université Rennes 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction du Japonais, L1-S1 (2023)- Sciences sociales du Japon contemporain, M1 & M2 LLCER Japonais - université Paris Diderot/Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse et exercice en japonais, L1 LLCER Japonais - Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Rendez-vous du Japon contemporain de l’EHESS, M1-M2, Écoles des hautes études en sciences sociales (2018-2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias et discours journalistique dans le monde (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse de l’actualité en Asie (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S1), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S2), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon 2, L2 - LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université Paris Diderot (2016-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du Japon contemporain, L2, LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Texte de presse en Japonais (S5), L3, LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension de texte et version (S3), L2 LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage de l’écriture - Kanji (S2), L1 LLCER Japonais - Université Paris Diderot (2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023 Mention spéciale du prix du livre INCAS-GIS Asie (Most Accessible and Captivating Work for the Non-Specialist Reader Accolade)- 2022 Prix Auguste Pavie de l'Académie des sciences d'outre-mer (livre : Le dernier empire de la presse, CNRS Éditions)- 2021 Prix Shibusawa-Claudel de la Maison Franco-japonaise (thèse de doctorat)- 2019 Prix Okamatsu de la Société française des études japonaises (thèse de doctorat)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives et affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique du CRCAO (UMR 8155, CNRS, Collège de France, EPHE, UPC) (depuis 2025)- Membre titulaire nommé à la section 15 du CNU (collège B) (depuis 2023)- Membre du conseil scientifique du service de blogging Hypothèses géré par Open Edition (depuis 2024)- Membre du conseil de la Société française des études japonaises (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du RT 37 Sociologie des médias de l'Association Française de Sociologie (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Japan Association for Media, Journalism and Communication Studies - 日本メディア学会 (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'European Association for Japanese Studies (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société française des études japonaises (depuis 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'équipe Populations Japonaises (depuis 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du groupe de recherche MITATE Lab (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé au Centre de recherches sur le Japon de l'EHESS (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé à la Fondation France-Japon de l'EHESS (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sociology of Journalism in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nissan Institute/Routledge Japanese Studies, 978-1032615806. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032615851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier empire de la presse. Une sociologie du journalisme au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2271136954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists Without Names? Professional Constraints, Digital Norms, and Media Criticism in Contemporary Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2556855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubé Nicolas, La politique des chemins courts : un siècle de relations entre journalistes et communicants gouvernementaux en Allemagne 1918-2018 , Éditions du Croquant, 2022, 404 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 148 (4), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.148.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel, Sociologie des dirigeants de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uop⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">編集方針としてのメディア批判:日本型の「メディアクティビズム」についての考察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire sociale de la retenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Itō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot, L’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itō Masaaki 伊藤昌亮, Enjō shakai o kangaeru : jishuku keisatsu kara kyanseru karuchā made 炎上社会を考える – 自粛警察からキャンセルカルチャーまで (Penser la société du dénigrement : des polices d’auto-contrôle à la cancel culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.389-393. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1313z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J. Hall , Japan’s Nationalist Right in the Internet Age: Online Media and Grassroots Conservative Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Yahoo domine l'information en ligne au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être journaliste dans un quotidien au Japon. Entre logique organisationnelle et logique de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.37886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Press: a Global Exception? Economic Crisis and Political Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clubs de presse au Japon. Le journaliste, l’entreprise et ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp. 124-137. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n2.2019.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu (Erik) & Leroux (Pierre) (dir.) - En immersion : Pratiques intensives du terrain en journalisme, littérature et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séguy (Christiane) : Du sabre à la plume, mémoires de journalistes engagés de l’époque Meiji, Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signer pour survivre ? La signature du journaliste au cœur des transformations de la presse japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.55-77. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.030.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lechevalier (Sébastien) - The Great Transformation of Japanese Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Japan Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.209-211. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ssjj/jyw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire ou ne pas dire son nom en ligne : l'anonymat des journalistes à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 15 : dit et non-dit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.233-243, 2026, 9782809717259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvrir ou se protéger ? La catastrophe de Fukushima vue par les journalistes sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périphéries et centres : actes du quatorzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Éditions Philippe Picquier, pp.535-544, 2024, Japon pluriel, 978-2809716498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la couverture médiatique de l'arrestation de Carlos Ghosn nous apprend des pratiques journalistiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie-Monde-III : Chroniques sur l'Asie et le Pacifique 2014-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-298, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the media coverage of Carlos Ghosn’s arrest tells us about journalistic practices in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Side of the Word III – Chronicles of Asia and the Pacific 2014–2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.507-509, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan: Corporate Accountability First</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Handbook of Media Accountability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, 9780367346287. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429326943-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des rédactions dans la presse quotidienne japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 13 : actes du treizième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.501-511, 2022, 978-2-8097-1524-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la presse japonaise ? Réflexions sur les transformations d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, 2019, 2809713936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Japon aussi, la neutralité des médias est au cœur des débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.aewa4qcf4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Tachibana, le populiste qui veut « faire exploser l’audiovisuel public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m5e9c956d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort de l'empereur de la presse japonaise Tsuneo Watanabe, emblème d'une époque révolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.cykgh9gce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">安倍政権によるメディア攻撃があっても増えなかったリベラルメディアの支持者 : 日本人はメディアに何を期待しているのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">真光 高野</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, マスコミ市民, No 669, p.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier journalisme japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC - Analyse, Opinion, Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of Digital Media in Japanese Newspaper Companies : thinking about fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-Europe Intellectual Exchanges in Alsace, Japanese Study Seminar on Digital Media and Communication Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abe Shinzō et l’emploi : regard sur la réforme de la loi sur le travail intérimaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mistrust surrounding the law on protecting specific secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and formalization in Asia : Insights from Japan, Republic of Korea and Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Dwiyanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Labour Organization. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste et son entreprise au Japon : étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Well-Being at Work in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de journaliste au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> césar castellvi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">César CASTELLVI - Sociologue, maître de conférences en études japonaises à l'Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cesar-castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4839-2096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234772867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162157098554372552238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">César Castellvi (セザール・カステルビ) Docteur en sociologie (博士 - 社会学) Maître de conférences en études japonaises à l'Université Paris Cité - UFR LCAO (パリ・シテ大学東洋言語文化学部日本研究学科准教授)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researchmapのプロフィール (日本語) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://researchmap.jp/cesar-castellvi</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Blog de chercheur (Carnet Hypothèses) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediainjapan.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias et du journalisme (メディア・スタディーズ / ジャーナリズム・スタディーズ)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du travail (職業社会学 / 労働社会学)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Études japonaises (日本研究)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l'espace public et critique des médias au Japon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Activité journalistique et production de l'information</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Économie des médias et polarisation politique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Le Japon comme objet de recherche dans les sciences sociales en France- Monde du travail et de l'entreprise dans le Japon contemporain</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis septembre 2021 : MCF en études japonaises à l'Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2024 (juillet-août) : visiting associate professor à l'Université de Tokyo- 2022 (mai-septembre) : JSPS Postdoctoral Research Fellow à l'Université de Tokyo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Postdoctorant à l'Institut national des langues et civilisations orientales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Qualifié aux sections 15, 19 et 71 du CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2018-2019 : Enseignant vacataire à l'Université Paris Diderot et à l'Université de Cergy-Pontoise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2018 : ATER à temps plein à l'Université Paris Diderot UFR LCAO (contrat reconduit en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-2018 : Doctorat en sociologie de l'EHESS (réalisé au Centre Maurice Halbwachs - CNRS/ENS/EHESS).</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèse soutenue le 27 novembre 2018 sous la direction de Florent Champy : le journaliste et son entreprise au Japon. Étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis detailed summary and table of contents available here =&amp;gt;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2011-2013 : Master de sociologie à l'EHESS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2009-2011 : Master d'études japonaises à l'Université Paris 7 Denis Diderot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias, L3-S1- Sociologie de l'espace public au Japon, M2-S1- Méthodologie aréale de la recherche, M1-S1- Méthodologie de l'écriture académique, M1-S2- Grammaire japonaise, L2-S1/S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés (2016-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Enquêter en terrains japonais, M1M2-S1S2 (2024-2025) à l'EHESS.- Traduction : textes techniques, M1-S1 (2021-2023)- Histoire des médias au Japon, L1-S2  (2021-2023)- Société du Japon contemporain, L2-S2 (2021-2023)- Traduction : textes techniques, M1-S1  (2021-2023)- Expression orale et conversation, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias d'information dans le Japon contemporain, M2 Centre Franco-Japonais de Management / Université Rennes 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction du Japonais, L1-S1 (2023)- Sciences sociales du Japon contemporain, M1 & M2 LLCER Japonais - université Paris Diderot/Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse et exercice en japonais, L1 LLCER Japonais - Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Rendez-vous du Japon contemporain de l’EHESS, M1-M2, Écoles des hautes études en sciences sociales (2018-2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias et discours journalistique dans le monde (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse de l’actualité en Asie (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S1), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S2), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon 2, L2 - LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université Paris Diderot (2016-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du Japon contemporain, L2, LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Texte de presse en Japonais (S5), L3, LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension de texte et version (S3), L2 LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage de l’écriture - Kanji (S2), L1 LLCER Japonais - Université Paris Diderot (2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023 Mention spéciale du prix du livre INCAS-GIS Asie (Most Accessible and Captivating Work for the Non-Specialist Reader Accolade)- 2022 Prix Auguste Pavie de l'Académie des sciences d'outre-mer (livre : Le dernier empire de la presse, CNRS Éditions)- 2021 Prix Shibusawa-Claudel de la Maison Franco-japonaise (thèse de doctorat)- 2019 Prix Okamatsu de la Société française des études japonaises (thèse de doctorat)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives et affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique du CRCAO (UMR 8155, CNRS, Collège de France, EPHE, UPC) (depuis 2025)- Membre titulaire nommé à la section 15 du CNU (collège B) (depuis 2023)- Membre du conseil scientifique du service de blogging Hypothèses géré par Open Edition (depuis 2024)- Membre du conseil de la Société française des études japonaises (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du RT 37 Sociologie des médias de l'Association Française de Sociologie (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Japan Association for Media, Journalism and Communication Studies - 日本メディア学会 (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'European Association for Japanese Studies (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société française des études japonaises (depuis 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'équipe Populations Japonaises (depuis 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du groupe de recherche MITATE Lab (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé au Centre de recherches sur le Japon de l'EHESS (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé à la Fondation France-Japon de l'EHESS (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sociology of Journalism in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nissan Institute/Routledge Japanese Studies, 978-1032615806. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032615851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier empire de la presse. Une sociologie du journalisme au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2271136954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane ZASLAVSKY, Forcer les portes de l’espace public. Comment le mouvement dalit investit les espaces numériques, Paris, Les Presses des Mines, 2023, 225 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1-2 (255-256), pp.433-437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.255.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists Without Names? Professional Constraints, Digital Norms, and Media Criticism in Contemporary Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2556855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubé Nicolas, La politique des chemins courts : un siècle de relations entre journalistes et communicants gouvernementaux en Allemagne 1918-2018 , Éditions du Croquant, 2022, 404 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 148 (4), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.148.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel, Sociologie des dirigeants de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uop⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">編集方針としてのメディア批判:日本型の「メディアクティビズム」についての考察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire sociale de la retenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Itō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot, L’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itō Masaaki 伊藤昌亮, Enjō shakai o kangaeru : jishuku keisatsu kara kyanseru karuchā made 炎上社会を考える – 自粛警察からキャンセルカルチャーまで (Penser la société du dénigrement : des polices d’auto-contrôle à la cancel culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.389-393. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1313z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J. Hall , Japan’s Nationalist Right in the Internet Age: Online Media and Grassroots Conservative Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Yahoo domine l'information en ligne au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Press: a Global Exception? Economic Crisis and Political Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être journaliste dans un quotidien au Japon. Entre logique organisationnelle et logique de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.37886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clubs de presse au Japon. Le journaliste, l’entreprise et ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp. 124-137. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n2.2019.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu (Erik) & Leroux (Pierre) (dir.) - En immersion : Pratiques intensives du terrain en journalisme, littérature et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séguy (Christiane) : Du sabre à la plume, mémoires de journalistes engagés de l’époque Meiji, Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signer pour survivre ? La signature du journaliste au cœur des transformations de la presse japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.55-77. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.030.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lechevalier (Sébastien) - The Great Transformation of Japanese Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Japan Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.209-211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ssjj/jyw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire ou ne pas dire son nom en ligne : l'anonymat des journalistes à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 15 : dit et non-dit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.233-243, 2026, 9782809717259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvrir ou se protéger ? La catastrophe de Fukushima vue par les journalistes sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périphéries et centres : actes du quatorzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Éditions Philippe Picquier, pp.535-544, 2024, Japon pluriel, 978-2809716498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la couverture médiatique de l'arrestation de Carlos Ghosn nous apprend des pratiques journalistiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie-Monde-III : Chroniques sur l'Asie et le Pacifique 2014-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-298, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the media coverage of Carlos Ghosn’s arrest tells us about journalistic practices in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Side of the Word III – Chronicles of Asia and the Pacific 2014–2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.507-509, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan: Corporate Accountability First</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Handbook of Media Accountability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, 9780367346287. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429326943-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des rédactions dans la presse quotidienne japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 13 : actes du treizième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.501-511, 2022, 978-2-8097-1524-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la presse japonaise ? Réflexions sur les transformations d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, 2019, 2809713936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Japon aussi, la neutralité des médias est au cœur des débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.aewa4qcf4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Tachibana, le populiste qui veut « faire exploser l’audiovisuel public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m5e9c956d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort de l'empereur de la presse japonaise Tsuneo Watanabe, emblème d'une époque révolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.cykgh9gce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">安倍政権によるメディア攻撃があっても増えなかったリベラルメディアの支持者 : 日本人はメディアに何を期待しているのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">真光 高野</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, マスコミ市民, No 669, p.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier journalisme japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC - Analyse, Opinion, Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of Digital Media in Japanese Newspaper Companies : thinking about fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-Europe Intellectual Exchanges in Alsace, Japanese Study Seminar on Digital Media and Communication Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abe Shinzō et l’emploi : regard sur la réforme de la loi sur le travail intérimaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mistrust surrounding the law on protecting specific secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and formalization in Asia : Insights from Japan, Republic of Korea and Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Dwiyanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Labour Organization. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste et son entreprise au Japon : étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Well-Being at Work in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de journaliste au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1136C05"/>
+    <w:nsid w:val="6A9FA65C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesar-castellvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4839-2096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234772867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162157098554372552238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchmap.jp/cesar-castellvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediainjapan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEH133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedocs.huma-num.fr/wl/?id=p9XNgqdqGjBPisiBkOun3wwOTkjYicnd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/mono/10.4324/9781032615851/sociology-journalism-japan-c&#233;sar-castellvi?refId=67ce4174-12d8-471e-aa41-1865ae939e58&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-dernier-empire-de-la-presse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2025.2556855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.148.0223" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Nakamura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki It&#333;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.37886" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n2.2019.406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24300" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.030.0055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ssjj/jyw027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/lasie-monde-iii/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429326943-48" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.aewa4qcf4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m5e9c956d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cykgh9gce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#30495;&#20809; &#39640;&#37326;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debanes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dwiyanti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baudrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kinoshita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesar-castellvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4839-2096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234772867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162157098554372552238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchmap.jp/cesar-castellvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediainjapan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEH133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedocs.huma-num.fr/wl/?id=p9XNgqdqGjBPisiBkOun3wwOTkjYicnd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/mono/10.4324/9781032615851/sociology-journalism-japan-c&#233;sar-castellvi?refId=67ce4174-12d8-471e-aa41-1865ae939e58&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-dernier-empire-de-la-presse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2025.2556855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.148.0223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Nakamura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki It&#333;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.37886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n2.2019.406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.030.0055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ssjj/jyw027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/lasie-monde-iii/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429326943-48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.aewa4qcf4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m5e9c956d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cykgh9gce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#30495;&#20809; &#39640;&#37326;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debanes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dwiyanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baudrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kinoshita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>