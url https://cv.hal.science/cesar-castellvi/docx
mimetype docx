--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> césar castellvi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">César CASTELLVI - Sociologue, maître de conférences en études japonaises à l'Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cesar-castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4839-2096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234772867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162157098554372552238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">César Castellvi (セザール・カステルビ) Docteur en sociologie (博士 - 社会学) Maître de conférences en études japonaises à l'Université Paris Cité - UFR LCAO (パリ・シテ大学東洋言語文化学部日本研究学科准教授)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researchmapのプロフィール (日本語) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://researchmap.jp/cesar-castellvi</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Blog de chercheur (Carnet Hypothèses) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediainjapan.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias et du journalisme (メディア・スタディーズ / ジャーナリズム・スタディーズ)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du travail (職業社会学 / 労働社会学)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Études japonaises (日本研究)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l'espace public et critique des médias au Japon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Activité journalistique et production de l'information</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Économie des médias et polarisation politique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Le Japon comme objet de recherche dans les sciences sociales en France- Monde du travail et de l'entreprise dans le Japon contemporain</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis septembre 2021 : MCF en études japonaises à l'Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2024 (juillet-août) : visiting associate professor à l'Université de Tokyo- 2022 (mai-septembre) : JSPS Postdoctoral Research Fellow à l'Université de Tokyo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Postdoctorant à l'Institut national des langues et civilisations orientales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Qualifié aux sections 15, 19 et 71 du CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2018-2019 : Enseignant vacataire à l'Université Paris Diderot et à l'Université de Cergy-Pontoise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2018 : ATER à temps plein à l'Université Paris Diderot UFR LCAO (contrat reconduit en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-2018 : Doctorat en sociologie de l'EHESS (réalisé au Centre Maurice Halbwachs - CNRS/ENS/EHESS).</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèse soutenue le 27 novembre 2018 sous la direction de Florent Champy : le journaliste et son entreprise au Japon. Étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis detailed summary and table of contents available here =&amp;gt;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2011-2013 : Master de sociologie à l'EHESS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2009-2011 : Master d'études japonaises à l'Université Paris 7 Denis Diderot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias, L3-S1- Sociologie de l'espace public au Japon, M2-S1- Méthodologie aréale de la recherche, M1-S1- Méthodologie de l'écriture académique, M1-S2- Grammaire japonaise, L2-S1/S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés (2016-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Enquêter en terrains japonais, M1M2-S1S2 (2024-2025) à l'EHESS.- Traduction : textes techniques, M1-S1 (2021-2023)- Histoire des médias au Japon, L1-S2  (2021-2023)- Société du Japon contemporain, L2-S2 (2021-2023)- Traduction : textes techniques, M1-S1  (2021-2023)- Expression orale et conversation, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias d'information dans le Japon contemporain, M2 Centre Franco-Japonais de Management / Université Rennes 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction du Japonais, L1-S1 (2023)- Sciences sociales du Japon contemporain, M1 & M2 LLCER Japonais - université Paris Diderot/Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse et exercice en japonais, L1 LLCER Japonais - Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Rendez-vous du Japon contemporain de l’EHESS, M1-M2, Écoles des hautes études en sciences sociales (2018-2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias et discours journalistique dans le monde (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse de l’actualité en Asie (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S1), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S2), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon 2, L2 - LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université Paris Diderot (2016-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du Japon contemporain, L2, LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Texte de presse en Japonais (S5), L3, LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension de texte et version (S3), L2 LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage de l’écriture - Kanji (S2), L1 LLCER Japonais - Université Paris Diderot (2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023 Mention spéciale du prix du livre INCAS-GIS Asie (Most Accessible and Captivating Work for the Non-Specialist Reader Accolade)- 2022 Prix Auguste Pavie de l'Académie des sciences d'outre-mer (livre : Le dernier empire de la presse, CNRS Éditions)- 2021 Prix Shibusawa-Claudel de la Maison Franco-japonaise (thèse de doctorat)- 2019 Prix Okamatsu de la Société française des études japonaises (thèse de doctorat)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives et affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique du CRCAO (UMR 8155, CNRS, Collège de France, EPHE, UPC) (depuis 2025)- Membre titulaire nommé à la section 15 du CNU (collège B) (depuis 2023)- Membre du conseil scientifique du service de blogging Hypothèses géré par Open Edition (depuis 2024)- Membre du conseil de la Société française des études japonaises (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du RT 37 Sociologie des médias de l'Association Française de Sociologie (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Japan Association for Media, Journalism and Communication Studies - 日本メディア学会 (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'European Association for Japanese Studies (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société française des études japonaises (depuis 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'équipe Populations Japonaises (depuis 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du groupe de recherche MITATE Lab (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé au Centre de recherches sur le Japon de l'EHESS (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé à la Fondation France-Japon de l'EHESS (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sociology of Journalism in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nissan Institute/Routledge Japanese Studies, 978-1032615806. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032615851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier empire de la presse. Une sociologie du journalisme au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2271136954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane ZASLAVSKY, Forcer les portes de l’espace public. Comment le mouvement dalit investit les espaces numériques, Paris, Les Presses des Mines, 2023, 225 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1-2 (255-256), pp.433-437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.255.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists Without Names? Professional Constraints, Digital Norms, and Media Criticism in Contemporary Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2556855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubé Nicolas, La politique des chemins courts : un siècle de relations entre journalistes et communicants gouvernementaux en Allemagne 1918-2018 , Éditions du Croquant, 2022, 404 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 148 (4), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.148.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel, Sociologie des dirigeants de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uop⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">編集方針としてのメディア批判:日本型の「メディアクティビズム」についての考察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire sociale de la retenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Itō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot, L’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itō Masaaki 伊藤昌亮, Enjō shakai o kangaeru : jishuku keisatsu kara kyanseru karuchā made 炎上社会を考える – 自粛警察からキャンセルカルチャーまで (Penser la société du dénigrement : des polices d’auto-contrôle à la cancel culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.389-393. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1313z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J. Hall , Japan’s Nationalist Right in the Internet Age: Online Media and Grassroots Conservative Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Yahoo domine l'information en ligne au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Press: a Global Exception? Economic Crisis and Political Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être journaliste dans un quotidien au Japon. Entre logique organisationnelle et logique de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.37886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clubs de presse au Japon. Le journaliste, l’entreprise et ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp. 124-137. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n2.2019.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu (Erik) & Leroux (Pierre) (dir.) - En immersion : Pratiques intensives du terrain en journalisme, littérature et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séguy (Christiane) : Du sabre à la plume, mémoires de journalistes engagés de l’époque Meiji, Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signer pour survivre ? La signature du journaliste au cœur des transformations de la presse japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.55-77. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.030.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lechevalier (Sébastien) - The Great Transformation of Japanese Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Japan Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.209-211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ssjj/jyw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire ou ne pas dire son nom en ligne : l'anonymat des journalistes à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 15 : dit et non-dit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.233-243, 2026, 9782809717259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvrir ou se protéger ? La catastrophe de Fukushima vue par les journalistes sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périphéries et centres : actes du quatorzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Éditions Philippe Picquier, pp.535-544, 2024, Japon pluriel, 978-2809716498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la couverture médiatique de l'arrestation de Carlos Ghosn nous apprend des pratiques journalistiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie-Monde-III : Chroniques sur l'Asie et le Pacifique 2014-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-298, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the media coverage of Carlos Ghosn’s arrest tells us about journalistic practices in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Side of the Word III – Chronicles of Asia and the Pacific 2014–2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.507-509, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan: Corporate Accountability First</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Handbook of Media Accountability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, 9780367346287. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429326943-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des rédactions dans la presse quotidienne japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 13 : actes du treizième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.501-511, 2022, 978-2-8097-1524-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la presse japonaise ? Réflexions sur les transformations d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, 2019, 2809713936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Japon aussi, la neutralité des médias est au cœur des débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.aewa4qcf4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Tachibana, le populiste qui veut « faire exploser l’audiovisuel public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m5e9c956d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort de l'empereur de la presse japonaise Tsuneo Watanabe, emblème d'une époque révolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.cykgh9gce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">安倍政権によるメディア攻撃があっても増えなかったリベラルメディアの支持者 : 日本人はメディアに何を期待しているのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">真光 高野</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, マスコミ市民, No 669, p.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier journalisme japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC - Analyse, Opinion, Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of Digital Media in Japanese Newspaper Companies : thinking about fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-Europe Intellectual Exchanges in Alsace, Japanese Study Seminar on Digital Media and Communication Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abe Shinzō et l’emploi : regard sur la réforme de la loi sur le travail intérimaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mistrust surrounding the law on protecting specific secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and formalization in Asia : Insights from Japan, Republic of Korea and Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Dwiyanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Labour Organization. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste et son entreprise au Japon : étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Well-Being at Work in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de journaliste au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> césar castellvi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">César CASTELLVI - Sociologue, maître de conférences en études japonaises à l'Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cesar-castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4839-2096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234772867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162157098554372552238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">César Castellvi (セザール・カステルビ) Docteur en sociologie (博士 - 社会学) Maître de conférences en études japonaises à l'Université Paris Cité - UFR LCAO (パリ・シテ大学東洋言語文化学部日本研究学科准教授)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researchmapのプロフィール (日本語) : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://researchmap.jp/cesar-castellvi</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Blog de chercheur (Carnet Hypothèses) : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mediainjapan.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias et du journalisme (メディア・スタディーズ / ジャーナリズム・スタディーズ)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du travail (職業社会学 / 労働社会学)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Études japonaises (日本研究)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l'espace public et critique des médias au Japon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Activité journalistique et production de l'information</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Économie des médias et polarisation politique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Le Japon comme objet de recherche dans les sciences sociales en France- Monde du travail et de l'entreprise dans le Japon contemporain</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Positions académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Depuis septembre 2021 : MCF en études japonaises à l'Université Paris Cité</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2024 (juillet-août) : visiting associate professor à l'Université de Tokyo- 2022 (mai-septembre) : JSPS Postdoctoral Research Fellow à l'Université de Tokyo</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Postdoctorant à l'Institut national des langues et civilisations orientales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2019-2020 : Qualifié aux sections 15, 19 et 71 du CNU</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2018-2019 : Enseignant vacataire à l'Université Paris Diderot et à l'Université de Cergy-Pontoise</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2016-2018 : ATER à temps plein à l'Université Paris Diderot UFR LCAO (contrat reconduit en 2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-2018 : Doctorat en sociologie de l'EHESS (réalisé au Centre Maurice Halbwachs - CNRS/ENS/EHESS).</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèse soutenue le 27 novembre 2018 sous la direction de Florent Champy : le journaliste et son entreprise au Japon. Étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis detailed summary and table of contents available here =&amp;gt;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2011-2013 : Master de sociologie à l'EHESS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2009-2011 : Master d'études japonaises à l'Université Paris 7 Denis Diderot</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie des médias, L3-S1- Sociologie de l'espace public au Japon, M2-S1- Méthodologie aréale de la recherche, M1-S1- Méthodologie de l'écriture académique, M1-S2- Grammaire japonaise, L2-S1/S2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés (2016-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Enquêter en terrains japonais, M1M2-S1S2 (2024-2025) à l'EHESS.- Traduction : textes techniques, M1-S1 (2021-2023)- Histoire des médias au Japon, L1-S2  (2021-2023)- Société du Japon contemporain, L2-S2 (2021-2023)- Traduction : textes techniques, M1-S1  (2021-2023)- Expression orale et conversation, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université de Paris</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias d'information dans le Japon contemporain, M2 Centre Franco-Japonais de Management / Université Rennes 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension écrite et traduction du Japonais, L1-S1 (2023)- Sciences sociales du Japon contemporain, M1 & M2 LLCER Japonais - université Paris Diderot/Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse et exercice en japonais, L1 LLCER Japonais - Inalco (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Rendez-vous du Japon contemporain de l’EHESS, M1-M2, Écoles des hautes études en sciences sociales (2018-2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Médias et discours journalistique dans le monde (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse de l’actualité en Asie (S6), L3 LEA - Anglais-Japonais, Université de Cergy (2018)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S1), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Grammaire japonaise (S2), L1 LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon 2, L2 - LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Monde du travail au Japon, L1 - LLCER Japonais - Université Paris Diderot (2016-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Sociologie du Japon contemporain, L2, LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Texte de presse en Japonais (S5), L3, LLCER Japonais - Université Paris Diderot (2016-2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Compréhension de texte et version (S3), L2 LLCER Japonais - Université Paris Diderot (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage de l’écriture - Kanji (S2), L1 LLCER Japonais - Université Paris Diderot (2016)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2023 Mention spéciale du prix du livre INCAS-GIS Asie (Most Accessible and Captivating Work for the Non-Specialist Reader Accolade)- 2022 Prix Auguste Pavie de l'Académie des sciences d'outre-mer (livre : Le dernier empire de la presse, CNRS Éditions)- 2021 Prix Shibusawa-Claudel de la Maison Franco-japonaise (thèse de doctorat)- 2019 Prix Okamatsu de la Société française des études japonaises (thèse de doctorat)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités collectives et affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique du CRCAO (UMR 8155, CNRS, Collège de France, EPHE, UPC) (depuis 2025)- Membre titulaire nommé à la section 15 du CNU (collège B) (depuis 2023)- Membre du conseil scientifique du service de blogging Hypothèses géré par Open Edition (depuis 2024)- Membre du conseil de la Société française des études japonaises (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du RT 37 Sociologie des médias de l'Association Française de Sociologie (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Japan Association for Media, Journalism and Communication Studies - 日本メディア学会 (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'European Association for Japanese Studies (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Société française des études japonaises (depuis 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l'équipe Populations Japonaises (depuis 2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du groupe de recherche MITATE Lab (depuis 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé au Centre de recherches sur le Japon de l'EHESS (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- chercheur associé à la Fondation France-Japon de l'EHESS (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sociology of Journalism in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nissan Institute/Routledge Japanese Studies, 978-1032615806. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032615851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier empire de la presse. Une sociologie du journalisme au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2271136954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane ZASLAVSKY, Forcer les portes de l’espace public. Comment le mouvement dalit investit les espaces numériques, Paris, Les Presses des Mines, 2023, 225 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1-2 (255-256), pp.433-437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.255.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">編集方針としてのメディア批判:日本型の「メディアクティビズム」についての考察</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire sociale de la retenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaaki Itō</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists Without Names? Professional Constraints, Digital Norms, and Media Criticism in Contemporary Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09555803.2025.2556855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubé Nicolas, La politique des chemins courts : un siècle de relations entre journalistes et communicants gouvernementaux en Allemagne 1918-2018 , Éditions du Croquant, 2022, 404 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 148 (4), pp.223-226. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.148.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sedel, Sociologie des dirigeants de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uop⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Paquot, L’espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12n0n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itō Masaaki 伊藤昌亮, Enjō shakai o kangaeru : jishuku keisatsu kara kyanseru karuchā made 炎上社会を考える – 自粛警察からキャンセルカルチャーまで (Penser la société du dénigrement : des polices d’auto-contrôle à la cancel culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.389-393. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1313z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey J. Hall , Japan’s Nationalist Right in the Internet Age: Online Media and Grassroots Conservative Activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (242), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Yahoo domine l'information en ligne au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être journaliste dans un quotidien au Japon. Entre logique organisationnelle et logique de métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.37886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese Press: a Global Exception? Economic Crisis and Political Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Clubs de presse au Japon. Le journaliste, l’entreprise et ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp. 124-137. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v8.n2.2019.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu (Erik) & Leroux (Pierre) (dir.) - En immersion : Pratiques intensives du terrain en journalisme, littérature et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séguy (Christiane) : Du sabre à la plume, mémoires de journalistes engagés de l’époque Meiji, Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon(s) - Carnet de la société française des études japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signer pour survivre ? La signature du journaliste au cœur des transformations de la presse japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.55-77. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.030.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lechevalier (Sébastien) - The Great Transformation of Japanese Capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Japan Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.209-211. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ssjj/jyw027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire ou ne pas dire son nom en ligne : l'anonymat des journalistes à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 15 : dit et non-dit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.233-243, 2026, 9782809717259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the media coverage of Carlos Ghosn’s arrest tells us about journalistic practices in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Side of the Word III – Chronicles of Asia and the Pacific 2014–2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.507-509, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couvrir ou se protéger ? La catastrophe de Fukushima vue par les journalistes sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périphéries et centres : actes du quatorzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Éditions Philippe Picquier, pp.535-544, 2024, Japon pluriel, 978-2809716498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la couverture médiatique de l'arrestation de Carlos Ghosn nous apprend des pratiques journalistiques au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Sabouret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Asie-Monde-III : Chroniques sur l'Asie et le Pacifique 2014-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-298, 2024, 978-2-271-15127-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan: Corporate Accountability First</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Handbook of Media Accountability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, 9780367346287. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429326943-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des rédactions dans la presse quotidienne japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 13 : actes du treizième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Picquier, pp.501-511, 2022, 978-2-8097-1524-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la presse japonaise ? Réflexions sur les transformations d’un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Picquier, 2019, 2809713936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort de l'empereur de la presse japonaise Tsuneo Watanabe, emblème d'une époque révolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.cykgh9gce⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au Japon aussi, la neutralité des médias est au cœur des débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.aewa4qcf4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Tachibana, le populiste qui veut « faire exploser l’audiovisuel public »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m5e9c956d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">安倍政権によるメディア攻撃があっても増えなかったリベラルメディアの支持者 : 日本人はメディアに何を期待しているのか</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">真光 高野</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, マスコミ市民, No 669, p.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singulier journalisme japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOC - Analyse, Opinion, Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uses of Digital Media in Japanese Newspaper Companies : thinking about fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-Europe Intellectual Exchanges in Alsace, Japanese Study Seminar on Digital Media and Communication Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abe Shinzō et l’emploi : regard sur la réforme de la loi sur le travail intérimaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mistrust surrounding the law on protecting specific secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and formalization in Asia : Insights from Japan, Republic of Korea and Singapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Dwiyanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Labour Organization. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste et son entreprise au Japon : étude sociologique du travail et des carrières dans un modèle professionnel en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS - Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Well-Being at Work in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Kinoshita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lechevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de journaliste au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Castellvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9FA65C"/>
+    <w:nsid w:val="2C81881C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesar-castellvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4839-2096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234772867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162157098554372552238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchmap.jp/cesar-castellvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediainjapan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEH133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedocs.huma-num.fr/wl/?id=p9XNgqdqGjBPisiBkOun3wwOTkjYicnd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/mono/10.4324/9781032615851/sociology-journalism-japan-c&#233;sar-castellvi?refId=67ce4174-12d8-471e-aa41-1865ae939e58&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-dernier-empire-de-la-presse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2025.2556855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.148.0223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Nakamura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki It&#333;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.37886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n2.2019.406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.030.0055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ssjj/jyw027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/lasie-monde-iii/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429326943-48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.aewa4qcf4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m5e9c956d" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cykgh9gce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#30495;&#20809; &#39640;&#37326;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debanes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dwiyanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baudrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kinoshita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesar-castellvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4839-2096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234772867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162157098554372552238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researchmap.jp/cesar-castellvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediainjapan.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PSLEH133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedocs.huma-num.fr/wl/?id=p9XNgqdqGjBPisiBkOun3wwOTkjYicnd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Castellvi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/mono/10.4324/9781032615851/sociology-journalism-japan-c&#233;sar-castellvi?refId=67ce4174-12d8-471e-aa41-1865ae939e58&amp;amp;context=ubx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032615851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/le-dernier-empire-de-la-presse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Nakamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki It&#333;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09555803.2025.2556855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.148.0223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1313z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.37886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v8.n2.2019.406" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.030.0055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ssjj/jyw027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398172v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/lasie-monde-iii/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429326943-48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cykgh9gce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.aewa4qcf4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m5e9c956d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#30495;&#20809; &#39640;&#37326;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debanes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Dwiyanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baudrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Kinoshita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lechevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>